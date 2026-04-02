--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,170 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 10:59</t>
-[...14 lines deleted...]
-    <t>Impressoras</t>
+    <t>Lista gerada no: 02/04/2026 03:21</t>
+  </si>
+  <si>
+    <t>RADIO MEGASTAR  RX-65BTD AM/FM / USB / BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>KIT DE PORTA MANGUEIRA TOLSEN 57225</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3634 - 5L - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3633 - 4L - 220V</t>
+  </si>
+  <si>
+    <t>BEBEDOURO AUTOMATICO PARA PARA ANIMAIS SATE A-MSWF072</t>
+  </si>
+  <si>
+    <t>Pet</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>CABO HDMI 5M SATE AL-50 / PRETO</t>
-[...77 lines deleted...]
-    <t>SUNLIGHT</t>
+    <t>POTE DE ALIMENTOS PARA ANIMAIS SATE A-DPF01</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - AZUL</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - VERMELHO</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER220 1.8L - 220V - VERMELHO</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER220 1.8L - 220V - AZUL</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1401 - 2 TELAS</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1561B - 2 TELAS</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1563T 15.6"</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2261 USB - SD - BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2271 USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>GRILL - STEAK MACHINE RAF R.568 - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>PANELA ELETRICA ECOPOWER EP-3635 - 220V</t>
+  </si>
+  <si>
+    <t>PANELA ELETRICA ECOPOWER EP-3636 - 220V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER ELECTROBRAS EBAF-90D - 9L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MIXER 2 EM 1 ELECTROBRAS EBMX-1000  - 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05abede44cf9820446a79e4fc8c73b8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d80cfecb9e8f48131c09d3694856.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e3d79ca49fe71d2451875872c8b4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dcc0a230d325d9c21ff072dde9e97.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688f424427c06deca190eca69537fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5bff385f9801f2deb63437b674390.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ede730ce5af1a5617e0fa659d95c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531b87d4b921a173fa3deb6dd69a1e9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14b17208b31ec300590e5f2e44fff0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1495ac19edf0bb3c626c8f85ee7ee.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aba30b08ab80c6d55c4a56e84d458.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51902ee9b4bd41902d89e13013866dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ef081f5d8fb48225c80197d12ae4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbadd3c7e5018142caa13778df53223.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e934bdd509ae7c7777f1e7a6a77d7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d0ff6095f62adf42d64584b2f2831.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52331cd7dc723af1b750e4b649658.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1cc05445aae559887642fbf95184.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ac39db82623a355a6a3c8b8bb2d06.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bf5ca1db94986818da8544e4ad7bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b59ca805fa442676468e5b61a720.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f86f1d4231e364be057c3d7a1ac50.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcdfdae0346fca5dd2fa6a4ce3ae71.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf4b3f029e1d8035cf92257ed28c2a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690972f21cf4aaf1b3eddbf99a1b00bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddf1d34095a98d1236517dd43b8ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be634d63298fd8214f93650ea244e7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a3018ef5ecb35be28e476095feb05.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def3d45ec393020f9501314b5d68ad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57727246a96ae8cd325bc6e1655cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9139846ec39d97e3210e661ae42a6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa9cd0d2fb2294363cb548e583447.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0371ffe76e23aa712f8a2717f76a4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1bf208240381cf9181404edba942.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a32ba34279d611951ae343768067d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b580c77a7cefa985f0040a22f8fb51e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3621d715e7a7e639218d67c09b2c3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ae43b1d3ae464cbc34471a70d4c64.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20e63a42aac7444fd73239a45ec09.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f1bd38f5d2528cdcc2e1ea2484e44.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>553025</v>
+        <v>558822</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>62.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>553032</v>
+        <v>558860</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>553056</v>
+        <v>558891</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.5</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>553063</v>
+        <v>558907</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>553070</v>
+        <v>558969</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>15.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>553100</v>
+        <v>558983</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>5.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>553117</v>
+        <v>558990</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>9.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>553131</v>
+        <v>559003</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>553155</v>
+        <v>559010</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>9.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>553162</v>
+        <v>559027</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>553179</v>
+        <v>559041</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>553186</v>
+        <v>559058</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>9.5</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>553216</v>
+        <v>559065</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>26.0</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>553223</v>
+        <v>559089</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>26.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>553230</v>
+        <v>559102</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>31.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>553254</v>
+        <v>559133</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>31.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>553261</v>
+        <v>559157</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>93.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>553278</v>
+        <v>559164</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>75.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>553308</v>
+        <v>559218</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>553360</v>
+        <v>559225</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>32.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>