--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -34,165 +34,165 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 11:25</t>
-[...32 lines deleted...]
-    <t>MODELADORES</t>
+    <t>Lista gerada no: 02/04/2026 03:45</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7012 / VERDE / ELETRICO</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7022 / AZUL / ELETRICO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7031 / VERMELHO / ELETRICO</t>
+  </si>
+  <si>
+    <t>COMPRESSOR DE AR PORTATIL FOSTON</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TORRADEIRA PARA FAZER SOBREMESAS DSP KC1007 - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>WAFLERA WINNINGSTAR ST-2121 110V</t>
-[...74 lines deleted...]
-    <t>MOCHILA PARA NOTEBOOK SATE A-KP9092 15.6"</t>
+    <t>BONECO PELUCIA STITCH QUE RESPIRA - CON PILHA AAA 3 - AZUL</t>
+  </si>
+  <si>
+    <t>Brinquedos</t>
+  </si>
+  <si>
+    <t>JOGO MORDIDA FEROZ STITCH - CABE�A MORDE</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA VIVO STAR DL-400 - 2V</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR XIAOMI P16ZM / 10000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR PORTATIL SATE A-MLP41 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBA TUCANO TC-99 RECARREGAVEL - DOURADO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA CORTAR CABELO TUCANO TC-L7</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA / CABELO TUCANO TC-T58</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-906</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-622</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-901</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PORTATIL PISTOLA MEGASTAR FMA4N - 5 PCS</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>LAVA JATO PORTATIL MEGASTAR LA-002 - 108PS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM8902A - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM8902R - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bcd894cd84fbe05f301f73032474f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cbe27dbbdcd9b529d363a16ed7928.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ebd102e2748e8306d7c7c3befd5ca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c5e70d3c67ee464e41810fa8c32a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964913e7f47888581cd932c19be001.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7328d08d5845c7bb04293b2f52a9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f69938397b18dd115c5fa1b24971.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12071a26201ca9af5162f8add1aa4a1d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8af844699c0aa6fb3b698bf98b49.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026dcdcf8edd31e2642fe4d7f32832d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04582287905d8124b985593a18d70c6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a15f904d41be196b03d46ea391dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27beeebfd12cae63539807a84fc70.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b90c431db61e8d1776a0f1829350.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4697d205aa7f4c93507b71dc0ccc3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe5aa80affed73c479bdad9ee4895d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f0cde1d0db8c33ba036768bbc9c2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932efbf5cd9db9544c5073044431b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f682ca9d9646cf384070aebc95b8b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f8fe53ac61d007a51771e8adf208.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa7d85abdac65e2f30ee4b26a0024.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ecdb784db4dec3ea7b44514fc1c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408c719d21917ff6b2dbfed9627c82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe1abb9990046b8ef8cf6aca5da44d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa324259e62666ea86c5596e3aac6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61d1c1a1a83a5c8af54d7e967cdc03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2cdd115c713b699a0c31a02fe700.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4593f969d3dfc7f6440cb03e90b609.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896f3da109bc3f7e4130e24750adff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e037b5569e457f158cc534352e8e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431f183e1344183f50d1abbd66bc76b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff173f2e1d12e599c152d364fa3b1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedab8c47835eff93c6312276323c3c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a86ab387a438eedfbc22f856be14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41585474e774ebb0ecab040c0cfc7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14f3830cf2a711316bd1521fab1b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1978f21d79ca673d74623775855274.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae389f91b8c9c643e038e270498c349.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a9977402c2673c9c241e717564aa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e54da2f30cd1b44514b24189e374.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>552615</v>
+        <v>558433</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.1</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>552622</v>
+        <v>558457</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>35.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>552646</v>
+        <v>558464</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>552677</v>
+        <v>558518</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>7.5</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>552707</v>
+        <v>558525</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>11.0</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>552721</v>
+        <v>558631</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>552752</v>
+        <v>558648</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
         <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>552776</v>
+        <v>558655</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>552783</v>
+        <v>558679</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>552790</v>
+        <v>558693</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>552813</v>
+        <v>558716</v>
       </c>
       <c r="C12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" t="s">
         <v>29</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>30</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>12.0</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>552844</v>
+        <v>558723</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>24.0</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>552851</v>
+        <v>558730</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>552875</v>
+        <v>558754</v>
       </c>
       <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>552912</v>
+        <v>558761</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>80.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>552967</v>
+        <v>558778</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>12.0</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>552974</v>
+        <v>558785</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F18" s="3">
         <v>14.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>552981</v>
+        <v>558792</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
         <v>39</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>552998</v>
+        <v>558808</v>
       </c>
       <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
         <v>43</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>39</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>553001</v>
+        <v>558815</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" t="s">
         <v>39</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>