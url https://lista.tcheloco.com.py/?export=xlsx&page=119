--- v1 (2026-04-02)
+++ v2 (2026-04-06)
@@ -14,185 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 03:45</t>
-[...5 lines deleted...]
-    <t>Relogio de parede e mesa</t>
+    <t>Lista gerada no: 06/04/2026 05:42</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR PORTATIL SATE A-MLP41 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>RELOGIO DE PAREDE SATE AC-T7022 / AZUL / ELETRICO</t>
-[...52 lines deleted...]
-  <si>
     <t>MAQUINA DE BARBA TUCANO TC-99 RECARREGAVEL - DOURADO</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>TUCANO</t>
   </si>
   <si>
     <t>MAQUINA PARA CORTAR CABELO TUCANO TC-L7</t>
   </si>
   <si>
     <t>MAQUINA DE CORTAR BARBA / CABELO TUCANO TC-T58</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-906</t>
   </si>
   <si>
     <t>Lanternas Police</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-622</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-901</t>
   </si>
   <si>
     <t>MASSAGEADOR PORTATIL PISTOLA MEGASTAR FMA4N - 5 PCS</t>
   </si>
   <si>
     <t>Massageadores</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
     <t>LAVA JATO PORTATIL MEGASTAR LA-002 - 108PS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
     <t>JARRA ELETRICA MEGASTAR TM8902A - 220V</t>
   </si>
   <si>
     <t>Jarras Eletricas</t>
   </si>
   <si>
     <t>JARRA ELETRICA MEGASTAR TM8902R - 220V</t>
+  </si>
+  <si>
+    <t>RADIO MEGASTAR  RX-65BTD AM/FM / USB / BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>COCINA MEGASTAR COOKTOP4 - 2 BOCAS</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>KIT DE PORTA MANGUEIRA TOLSEN 57225</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3634 - 5L - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3633 - 4L - 220V</t>
+  </si>
+  <si>
+    <t>BEBEDOURO AUTOMATICO PARA PARA ANIMAIS SATE A-MSWF072</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>POTE DE ALIMENTOS PARA ANIMAIS SATE A-DPF01</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - AZUL</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - VERMELHO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa7d85abdac65e2f30ee4b26a0024.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ecdb784db4dec3ea7b44514fc1c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408c719d21917ff6b2dbfed9627c82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe1abb9990046b8ef8cf6aca5da44d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa324259e62666ea86c5596e3aac6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61d1c1a1a83a5c8af54d7e967cdc03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2cdd115c713b699a0c31a02fe700.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4593f969d3dfc7f6440cb03e90b609.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896f3da109bc3f7e4130e24750adff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30e037b5569e457f158cc534352e8e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431f183e1344183f50d1abbd66bc76b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff173f2e1d12e599c152d364fa3b1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedab8c47835eff93c6312276323c3c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a86ab387a438eedfbc22f856be14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41585474e774ebb0ecab040c0cfc7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14f3830cf2a711316bd1521fab1b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1978f21d79ca673d74623775855274.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae389f91b8c9c643e038e270498c349.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a9977402c2673c9c241e717564aa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e54da2f30cd1b44514b24189e374.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780b786ab1785b4405ebddcf0bb22f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f405ecc9a7fbe63c8fcec3cfabd775.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773235b3aac02140022bb312819f3ff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e12b58916abb9267d02ef6b70a2bc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d270ef2680fb17729a91be35aa1c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0306459637143933750b70f597d2b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec656f79ff0eb4a244906c628b3c82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7b9b1c6be0b9d80557aeeaaa1a8e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d88e767d31f2fadd770e1557a8d9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605ab602c0ab451afa8ed8485872a45.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a65defe40a8b87fe56e13aacf1229d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf614535028aeef1e5f128f48fdea7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce42cc0b7a7c6707ff1c29e872cd4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5506c70f92ae16eb45822ede12b86.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65289915cfd45b239c80abab6afe68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c6434d669bd02b9f7720be73722d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee481ae43deddcb820199be2434d7cc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee4c664637314b180695ae8a01cfee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd4170eacc79bd6c060844134adcf0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197cd1acb27ebd329478e5799128d89.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>558433</v>
+        <v>558693</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>558457</v>
+        <v>558716</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>558464</v>
+        <v>558723</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>22.0</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>558518</v>
+        <v>558730</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>19.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>558525</v>
+        <v>558754</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>20.5</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>558631</v>
+        <v>558761</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>14.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>558648</v>
+        <v>558778</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>5.0</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>558655</v>
+        <v>558785</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
         <v>21</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>558679</v>
+        <v>558792</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>558693</v>
+        <v>558808</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>558716</v>
+        <v>558815</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>9.9</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>558723</v>
+        <v>558822</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>14.9</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>558730</v>
+        <v>558846</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>15.0</v>
+        <v>49.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>558754</v>
+        <v>558860</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>14.75</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>558761</v>
+        <v>558891</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3">
-        <v>9.75</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>558778</v>
+        <v>558907</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>13.75</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>558785</v>
+        <v>558969</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>558792</v>
+        <v>558983</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>558808</v>
+        <v>558990</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>558815</v>
+        <v>559003</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>