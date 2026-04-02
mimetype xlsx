--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,209 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 12:43</t>
-[...2 lines deleted...]
-    <t>JARRA TERMICA ECOPOWER EP-G126 1.9L + 160ML</t>
+    <t>Lista gerada no: 02/04/2026 05:43</t>
+  </si>
+  <si>
+    <t>PROJETOR ECOPOWER EP-P101 HDMI - AND - WIFI</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>MEMORIA CLASS 10 MICRO SD KINGSTON - 512GB - 100MB/S</t>
+  </si>
+  <si>
+    <t>Cartoes de Memoria</t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO RAF R.5305B 7L - 220V - PRETO</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>BALAN�A DIGITAL MERCADO BIGSTAR BS-779-S - 40KG - 2V</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE GLICOSE ECOPOWER EP-2741 / 50 REF</t>
+  </si>
+  <si>
+    <t>Medidores de Glicose</t>
+  </si>
+  <si>
+    <t>CADEADO 63MM SUNLIGHT 20308 (1 PC)</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>REFLETOR LED FLOOD LIGHT 19171 400W - 220V</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>KIT DE PANELAS WINNINGSTAR ST-5213 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>REFLETOR LED FLOOD LIGHT 19173  600W - 220V</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ALPHASONIK AM64PRO - 6" - SECO - 300W - 4OH</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ALPHASONIK</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ALPHASONIK AM68PRO - 6" - SECO - 300W - 8OH</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ALPHASONIK AM88PRO -  8" - SECO - 350W - 8OH</t>
+  </si>
+  <si>
+    <t>BALAN�A DE PISO SUNLIGHT 13323 150KG - 2V</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TV 55'' SMART LED  MTEK MQK55FSGU LED / 4K / SMART / AND</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>KIT DE PANELA KAISA VILLA KV-8385 - 3 UNID</t>
+  </si>
+  <si>
+    <t>BALAN�A GANCHO SUNLIGHT 13325 - 1000KG</t>
+  </si>
+  <si>
+    <t>Balan�as de Bagagem</t>
+  </si>
+  <si>
+    <t>MIXER BRITANIA BMX400P 400W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8751  6.68" BT - USB</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>FOGAO A GAS  ECOPOWER EP-3040 - 2 BOCAS</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA INFANTIL - STITCH - INOX - 1000ML</t>
   </si>
   <si>
     <t>Termica</t>
-  </si>
-[...130 lines deleted...]
-    <t>EUROMAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300dd125ec5b716520b8f29a591f75c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98e4219577f92236c9f916de01262.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f86975c555ecefae6e10bcb6fc656.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac753f688783be3568ea0959b667bf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7d01a3974d9e6437b3c83063c2409.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe43d02de04d3c33c2e97cc40e4175a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142927e857eaaadcc7d6b2395e67c7d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebf947db9d38017ed12432fdb00f3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767942871d449dc9cf0f52a2f55c36.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9770259938430ef05a434f50f53dbc2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726db3cdaeeb16a9a0f44c585a355e60.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c42c8ce0ff05096761503e525f3fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135225801af3db961fd96454c52b8d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564751c0782d8be34189e1fe9dc2922a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62840b2d4258c21b2dfd1510afda7259.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd9b8bfc3dd50fcbeea3a77604bad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f824cc205c9166f5176b8543f7b24.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e1f3cc11c1202768677d2ec97a22.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbbc32eff0f31caedae75c327e5674.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818102c3c7035c497d47df49a9b58aaf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298827a18b4b6b0aa2dd3ef4e58f129.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fb87a060902507c82abeb519f970.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8be9a4788285cb15b8888d720f69ab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d65fadf66de7a89b9a6178a1e6a42.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f80a2496bce5237ce865b6d3a212.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78444ad4ab74ff2cc13d231b3e5c3c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fba361bd1b81193e2f2bde416dcc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703babad06b252898d095bee2b28c362.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07eff8a915d08583c05f2f2ded7b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77470d9a54b515b4dbee189b148f5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48665ce7bf06ec6ac3584253f5c02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b3408197e40a9977d0a0545b0d0f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a823a0307118c784eea2630e8f59.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95f70ccf53f2952f2c4765c07e022.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aff841683bef7f2fdcb709b6c5277.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd47f8b00bf4b8738ef5fff178b30b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441cf1fcf9ab6cb7522252b081990e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60aa7ddf57a250d94793a8adce442.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f2de85fd60c3d4463d9382514cd8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553225c2e7cd2c9a85fdcff2f55033c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>551809</v>
+        <v>557726</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>551816</v>
+        <v>557740</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>8.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>551847</v>
+        <v>557771</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>78.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>551915</v>
+        <v>557832</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>551922</v>
+        <v>557900</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>551991</v>
+        <v>557962</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>552004</v>
+        <v>557979</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>552011</v>
+        <v>558044</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>5.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>552028</v>
+        <v>558051</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>552035</v>
+        <v>558143</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>19.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>552042</v>
+        <v>558150</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>30.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>552059</v>
+        <v>558174</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>29.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>552103</v>
+        <v>558259</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>29.0</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>552202</v>
+        <v>558266</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>552301</v>
+        <v>558273</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>37.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>552325</v>
+        <v>558303</v>
       </c>
       <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
         <v>42</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F17" s="3">
-        <v>16.5</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>552394</v>
+        <v>558310</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>9.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>552486</v>
+        <v>558334</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>7.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>552509</v>
+        <v>558372</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>25.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>552530</v>
+        <v>558402</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>14.5</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>