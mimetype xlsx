--- v0 (2025-12-31)
+++ v1 (2026-04-06)
@@ -14,212 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 14:26</t>
-[...5 lines deleted...]
-    <t>Aspiradores</t>
+    <t>Lista gerada no: 06/04/2026 05:42</t>
+  </si>
+  <si>
+    <t>FOGAO PORTATIL A GAS ECOPOWER EP-3631</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>ASPIRADOR ECOPOWER PORTATIL ER-A004 2V</t>
-[...41 lines deleted...]
-    <t>Balan�as</t>
+    <t>GARRAFA SUNLIGHT S2722 800ML - EYUN</t>
+  </si>
+  <si>
+    <t>Termica</t>
   </si>
   <si>
     <t>SUNLIGHT</t>
   </si>
   <si>
-    <t>PIPOQUEIRA NAPPO NEPO-027 1200W 220V</t>
-[...14 lines deleted...]
-    <t>PET ECOPOWER MAQUINA TOSAR EP2800 KIT 220V</t>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-35 - 3.5L - 110V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR RAF R.300 JARRA INOX (2X1) - 1000W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>TELEFONE COM FIO N.INC KX-T888 BINA - PRETO</t>
+  </si>
+  <si>
+    <t>Telefones C/Fio</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M17</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M21</t>
+  </si>
+  <si>
+    <t>GRILL MULTIFUNCIONAL ELETRICA RAF R.5304 - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO BRITANIA BFE55P  52L - 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>PULVERIZADOR TOLSEN 57292 - 5L</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>CARREGADOR  12V  ECOPOWER EP-7031 - 1-USB / TIPO-C</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E101 (46 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>Luminarias D/Emergencia</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E102 (96 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV M2801 8"X2 RECAR / USB / BLT / MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE A-DF07V</t>
   </si>
   <si>
     <t>Pet</t>
   </si>
   <si>
-    <t>FONE ECOPOWER EP-H114 BLUETOOTH</t>
-[...59 lines deleted...]
-    <t>Filtro de Linha</t>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE DU4L-V</t>
+  </si>
+  <si>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE A-PET01</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER 8515 - 20W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER REC. 8516 - 25W</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX - AMAZON FIRE TV STICK HD 2024 - 8GB - WIFI 5 - PRETO</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c6f3d6a8597ed4e30822b7ef5b62.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e668fbcc659c221273d785db720b5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d6c14799b17518ce8ff9359171031.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa5fb83e2ae7cb9279df0361fae0d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39f2f2c330440793cf33694287677.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c070a25c51ead7ee9ad7d5cf192d049.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354d7d3a5258fca2983fdb0fecf24eb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d7b1d52c78c2823f750a3008c9e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846331990e1e6a973ce0032b129e5706.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee175a8b101b414bc43f0b8eb1b0bcb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0761fdd3b03f01f1008afdad49d0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209fcd5ee73a3d5e71b73c324ed654.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2edcb06908636c4f28172c4110547.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b850a744331381aa3cc9f60faedec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e68bb415be135c40fba4293fed25.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955900876f04d9cce88a1ddab2438c75.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ef1fe149705ea94c53ea80a13fa7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1378ee20f38cb6de796f17437cc6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac796e4b06873a5c32de5dcf3ed2e0c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee32578b9f164968974d43857cfaece.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b249280a5d6adc579ec56635484a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1983ffd0dc2836efc70b110f93c3ea1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf80124a7c90c2819c21d77ea7ce729.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314052084df926128545fdfe0a5494cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adad9edfb056180bf23a6ab666e4d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7d4458a5728ad21643d9e648f67f9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf9d7fedcee7471395ae7743ce43b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24553013ce6b2c2875fabf71d3c2a3e7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad2fecfc0f993e33b7943b89d73ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a97bfbe6df8c3f9ab6414b50d96f8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc972f1fda054ea74131ac29a674bc8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca7582a2e23534d57dc175c980eca3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c0d8af21291521fd8a10536504467.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38addcff1b29a48538c371f04b33622.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e16cb1f3de338f1d694ffd5ea4bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023c374d86d3868d6ddfe74db03ad1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a9dae0fa90e3acb7abc667b80877.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cfc95c95badde1766576efa88052a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff83ff4191a3d8b7a2ad7029e2149.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de9f5863bc5ac1db98c8a176a8dd3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>550338</v>
+        <v>556552</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.0</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>550345</v>
+        <v>556620</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>17.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>550413</v>
+        <v>556668</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>269.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>550420</v>
+        <v>556736</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>279.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>550475</v>
+        <v>556750</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>550482</v>
+        <v>556804</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>205.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>550581</v>
+        <v>556811</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>31.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>550659</v>
+        <v>556842</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>115.0</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>550673</v>
+        <v>556934</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>14.5</v>
+        <v>79.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>550789</v>
+        <v>556941</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>69.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>550796</v>
+        <v>556996</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>11.0</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>550857</v>
+        <v>557009</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
         <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>550895</v>
+        <v>557016</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>27.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>550956</v>
+        <v>557054</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>95.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>550987</v>
+        <v>557085</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>205.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>551007</v>
+        <v>557108</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>21.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>551021</v>
+        <v>557115</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>9.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>551038</v>
+        <v>557184</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>20.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>551045</v>
+        <v>557191</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>551076</v>
+        <v>557207</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>