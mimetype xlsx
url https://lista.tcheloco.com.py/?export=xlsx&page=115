--- v0 (2025-12-31)
+++ v1 (2026-04-06)
@@ -14,191 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 14:43</t>
-[...14 lines deleted...]
-    <t>Ferros</t>
+    <t>Lista gerada no: 06/04/2026 07:33</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>Copos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>JARRA TERMICA ECOPOWER EP-G047 2L+260ML</t>
+    <t>COPO TERMICO 473ML - FLAMENGO</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - PALMEIRAS</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - CORINTHIANS</t>
+  </si>
+  <si>
+    <t>FRITADEIRA RAF R-5299 INOX - 3.5L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MEGASTAR HPV03BTN BLUETOOTH - BRANCO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MEGASTAR HPV03BTN BLUETOOTH - PRETO</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ECOPOWER EP-6108 6X9" (2 VIAS)</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A205</t>
+  </si>
+  <si>
+    <t>Abajures</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR RAF R.626 100W - INOX - 220V</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO RAF R.5316 38L - 220V - PRETO</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO RAF R.5306 24L -  220V - BRANCO</t>
+  </si>
+  <si>
+    <t>CAFETERA RAF R.133 CAPUC/MACCHI/ESPRE - 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>ESCOVA ALISADORA ECOPOWER EP-2012 - 2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>FOGAO ELETRICO ECOPOWER EP-3629 1000W - 50-60HZ - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>FOGAO ELETRICO ECOPOWER EP-3630 2000W - 50-60HZ - 220V</t>
+  </si>
+  <si>
+    <t>FOGAO PORTATIL A GAS ECOPOWER EP-3631</t>
+  </si>
+  <si>
+    <t>GARRAFA SUNLIGHT S2722 800ML - EYUN</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...92 lines deleted...]
-    <t>FERRO ECOPOWER EP-3701 VAPOR 2200W 220V</t>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-35 - 3.5L - 110V</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR RAF R.300 JARRA INOX (2X1) - 1000W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288ad3a981aae5db6c902dbfef26ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037345ee6d7bf00ac8d090b344843c96.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e8c3e77a59122a7e66af9c98817c4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19aca8e13cfbf541f5cd2dc31935c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62e0ef0dec0b368d484dadc5559334.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1556f7ad39d826e93dc67bf017f3af.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966232c3b6e245390e6155b12ee87db.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add49820713e16d38ba1438e45d0dd8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f5f755b4c1a5926a87120c585d24.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016c369d8a92fde28213709da7b258b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53a3f290929903a19fcfa0e281c690.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d8eeb0b063b2a5ff15c783f0aaed.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557a75b156d33e15965caa523f3f8e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca40129d38051cacd824212e584ab7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2648ceb7149961bfbcd3961983394f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e8b0a8893df958565034d4db0908.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a383dcfe1e1c144ea361022c1a8c4f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593a533dbef7cc913526ecd2d29b9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9e600d13d4f9bee0dc0a40b9b328.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70a72978ed1fc5ea624106da123e0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc8634abaa0c749be87f63cf2ebdd7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f273990141ca58f12dff181e2466ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2686e1437c6d862ebbbbfaa310c61f7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941972645285f93792d613da0aefa698.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dace0e2b6edf73ddea05f686c475a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62356a4d55b2055a067ed8a65d24d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d80f495e502dbda8179728f64b62b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b22c9a65182c761da938fd90ddfd2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aee8226f9cbf06f8be0fe305583b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892677c714f0f598fd0e7a499353ab0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6666f3c780c5f11720d6566d2ecd36.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80957db6095588e19b927e24f6554.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198447eb5f21d675fd0c0b1b1e6627fd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c55963e1e37d973ebcca3c1adcd882.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b668e72f57448a6bc8999caec26e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997690dc0e1fedca8411f9e51a54e751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ecf48aff7b9f6cf2f1c123d65319.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1bd7892c4619fe7218c95bcaf9e3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd136ef2fd2342be6f5cf85dce585458.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a7023acda4e36c53726bfd98c6c43.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>549738</v>
+        <v>556293</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>549769</v>
+        <v>556309</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.75</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>549820</v>
+        <v>556316</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>549837</v>
+        <v>556323</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>549882</v>
+        <v>556347</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>48.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>549936</v>
+        <v>556361</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>1.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>550062</v>
+        <v>556378</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>1.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>550109</v>
+        <v>556385</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>1.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>550116</v>
+        <v>556415</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>550123</v>
+        <v>556453</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>5.0</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>550130</v>
+        <v>556477</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>7.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>550147</v>
+        <v>556484</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>550154</v>
+        <v>556507</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>550161</v>
+        <v>556521</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>89.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>550192</v>
+        <v>556538</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>205.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>550215</v>
+        <v>556545</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>550222</v>
+        <v>556552</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>550253</v>
+        <v>556620</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>9.5</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>550314</v>
+        <v>556668</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>550321</v>
+        <v>556736</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>