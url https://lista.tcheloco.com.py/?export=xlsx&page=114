--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -34,171 +34,171 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 16:05</t>
-[...5 lines deleted...]
-    <t>Fone sem fio</t>
+    <t>Lista gerada no: 02/04/2026 09:32</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO GEMINIS GS-INV12BR 12000 BTU - 220V - 60HZ INVER Q/F (COM KIT)</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA PROSPER P-1125 220V - CINZA</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 5 EM 1 PROSPER P-1126 - 110V</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 6 EM 1 PROSPER P-1127 - 220V</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 6 EM 1 PROSPER P-1127 - 110V</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR MOLIMIX POWERCHEF MMP-750 - 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR DE ALIMENTOS ELECTROBRAS EBMP-1100 - 220V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR DE ALIMENTOS MOLIMIX POWERCHOP MPA-500 - 110V</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE MESA ECOPOWER EP-V201 - 16"</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FITA MAXELL 8MM (POR UNIDADE)</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A201</t>
+  </si>
+  <si>
+    <t>Abajures</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A204</t>
+  </si>
+  <si>
+    <t>CABO USB-A A LIGHTNING ECOPOWER EP-6017 / 2A - 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB-A A LIGHTNING ECOPOWER EP-6043 / 2.4 A - 1M</t>
+  </si>
+  <si>
+    <t>TWEETER JBL ST450 TRIO 300W RMS</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL SUB 10" 10MG600 CONE SECO / 300WRM</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4909 300W - 2V</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7016 BT / SD / USB / 7"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" ECOPOWER C201</t>
+  </si>
+  <si>
+    <t>Cameras de R�</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO CON LUMINARIA SATE A-FAN804 - 2V</t>
   </si>
   <si>
     <t>SATE</t>
-  </si>
-[...109 lines deleted...]
-    <t>JVC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e88dde3c4e8979cd6946c828256b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d792430799c4568d5ce8fe37f5f7e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc260f0516321114bec126b30d86ac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece8bd2bb78f82178e0ad79455935d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a86cc247b8c35d8258ed4637f51f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3561331c1194dae43b5e07616c67f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b75de23d58553e65ae0052f18baad.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a3ea5e211e151d94cce18e4feeee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e54929f0f62830297896b53b78f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5377fe59e416c56c06c41628087019.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312fe7c6f6af7a2e65a8f53f7ba968d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca856b16e8c87da56c17113703f4515.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012968386c86f4817787787ff46bd5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107448872cb136af3667f2a837e4ba7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66289aa72f06e6b61d420206eab52.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5b29705ae7ab9b0ba761cf23fde0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d29db75b9a18d55e9160926aa2f41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14c23fe0203af067d28831ec4528e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119438c5db512c191dae4626fb9c0fab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d27743ed5381d25985de0bd681cd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f88f1a361844f1af00be99429b8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17cc13b930947b179fabc23620496c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570282348010567cb8081dc8e02cec1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e723e2795daeade260bd74649d066.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860126d571d5988dc9843b3e78ce601b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c9872c0c200e8c2a6875de817f5ef.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf858f01f29713bcc1d1a504ec9c01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665820ebb3ab3be3452fc409a4a4890d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd66dadea6d90f97a262f0f7b7b707.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6cf55bbfb1fb5590d7f25e914761.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f63c3362222fb651df12b7894f43.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2b7d37fddaf64f46c9e8e98e778f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07013d083b9833e160bf2fb0de0a8d13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ca92fe1805ab0c09a1c1b36a10ba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2c22541d0d8bbd329ce384602ad0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73b9bd7a7c9e1b233a786d286752d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700ac7f8af409ac492ff9fe4894fdff.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b709754930dfaa1c174d496cb229.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f24719599b9f60b1c256841f7e202d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d350d517fe6dbdeaaffac6b9bfaf2b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>549417</v>
+        <v>555579</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>549431</v>
+        <v>555609</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>22.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>549448</v>
+        <v>555623</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>549455</v>
+        <v>555647</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>17.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>549479</v>
+        <v>555654</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>45.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>549486</v>
+        <v>555678</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>44.5</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>549493</v>
+        <v>555685</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>62.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>549516</v>
+        <v>555692</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>549547</v>
+        <v>555715</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>14.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>549561</v>
+        <v>555722</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>549578</v>
+        <v>555753</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
         <v>24</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>549585</v>
+        <v>555760</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>549592</v>
+        <v>555791</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>22.5</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>549608</v>
+        <v>555807</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>22.5</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>549615</v>
+        <v>555852</v>
       </c>
       <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
         <v>35</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>36</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>22.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>549622</v>
+        <v>555869</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>13.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>549646</v>
+        <v>555951</v>
       </c>
       <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
         <v>40</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>549653</v>
+        <v>555975</v>
       </c>
       <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>42</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>549660</v>
+        <v>555982</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>21.0</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>549721</v>
+        <v>555999</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>68.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>