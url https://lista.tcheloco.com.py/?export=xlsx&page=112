--- v0 (2025-12-31)
+++ v1 (2026-04-02)
@@ -14,191 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 18:06</t>
-[...5 lines deleted...]
-    <t>Infantil</t>
+    <t>Lista gerada no: 02/04/2026 11:38</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE CASIO IQ-152 (5DF)</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>RADIO PORTATIL PHILCO 1010BT AM-FM / BLT - 110V</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>PHILCO</t>
+  </si>
+  <si>
+    <t>COPO TERMICO COM SUPORTE PARA CELULAR 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ACESSORIO PARA PATINETE - LUZ TRASEIRA - S09</t>
+  </si>
+  <si>
+    <t>Acess�rio para patinete</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>CELULAR ITEL P55 P661N 5G BR / 128GB / 6GB / DOURADO</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>ITEL</t>
+  </si>
+  <si>
+    <t>CELULAR ITEL P55 P661N 5G BR / 128GB / 6GB / AZUL</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR PARA  CARRO 2 EN 1 MULTI  SATE A-MP89 / 8000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>JARRA ELETRICA BRITANIA BCH06P BLACK 110V</t>
+    <t>COMPRESSOR DE AR PORTATIL SATE A-MP90</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>CHAVE DE FENDA TIPO CANETA SATE A-KS131 / 13 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>CHAVE DE FENDA TIPO CANETA SATE A-KS134 / 13 PCS</t>
+  </si>
+  <si>
+    <t>KIT CHAVE PRECISAO SATE A-KS63 / 62 PCS</t>
+  </si>
+  <si>
+    <t>KIT PARA CHAVE DE FENDA SEM FIO/ELETRICO SATE  A-KS354 / 35 PCS</t>
+  </si>
+  <si>
+    <t>CABO USB-C - USB-C ECOPOWER EP-6040 / 60W - 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CABO USB-A - USB-C ECOPOWER EP-6041 / 3A - 1M</t>
+  </si>
+  <si>
+    <t>CABO USB-C - USB-C ECOPOWER EP-6042 / 60W - 1M</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA DE VIDRO MEGASTAR TM9806 220V</t>
   </si>
   <si>
     <t>Jarras Eletricas</t>
   </si>
   <si>
-    <t>BRITANIA</t>
-[...38 lines deleted...]
-    <t>SPEAKER ECOPOWER EP-1907 12" - BLT - FM - 2 MIC</t>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>INFLADOR ELETRICO PORTATIL PARA BRINQUEDOS MEGASTAR IN2102</t>
+  </si>
+  <si>
+    <t>COPO TERMICO BIGSTAR BSP-8013 1200ML</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR KLIP KNB-426GR CINZA</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>KLIP</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1967 BLT - 1 MIC</t>
   </si>
   <si>
     <t>Speakers Grandes</t>
-  </si>
-[...58 lines deleted...]
-    <t>Med.Pressao de Bra�o</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb441cc229e157f4ead62b18332098ab.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d308380642094d55e5a76cbc535e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20a44d91fa5bf71394bc1e48c2861.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f931955950ffd336b343e660a7a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd276846e04ec2aac243048b96a08b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd18f9996c5628652fd6bbb281be86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f12ed059f6cb3b4c43c93be040b9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d295c9c8b17b1e0243db890ee1f61b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a5f1f5206bb3245dbf26e5a28a515.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0dc840ee5d53e251aca15b3b5b99.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef42f5344645a6ff244780cce415e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c216b2937aaffdc2638c08841b809.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fae28be158dbba3c21671ca7b6db6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53743f901a6769824c07b3d21a72e3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364867052af044f4d028aa971603fb4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4613f7af66e08010104e661afad765f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13bd5f0910b4f8d7ea44c203422e12.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac206f2218fa7529beacffba495a6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d888ef23b7fdb7ffc4b7fc031e56aa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7e8ed802bb4b1dcd28858b0e6658.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3fd42665c7b36e16e2ffd5c1aa943.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af23f9ba0620ca77d664c085b1962c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc98c08791356f3789e4ca47a9e49.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625cad5bd3ae9bebdf157f056cf72a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f70f833af2d2089f9af87cca594e81.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d930aebfbef7338736f85e892192e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee38d57639c43e8a7d08b501c56e0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bd39cbb55fe9d98412fbbcb552dcc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547e967c1784c0100a682a71feb1da.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88479c426b8a339ba2d8e7cf76fde.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437d0be9fc5e03fd07b59cc73b137f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b917c0c54cce89434541a36dfe25.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbee08e6c65828b4c7d08014bc854d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298d634d973198fb08aa7f542ce1e7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669886684ce0053e81e861abaab6737e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf989edead7aec51a3e2cb4c3551894.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a3536ad81f6233ae7a29d1af66fdf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fffdf628e127acba6fa2e9a8e0afd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b71241603158788771a177f456915.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690d828196a44bb4310da7df1a4ab7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>548076</v>
+        <v>554374</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>58.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>548250</v>
+        <v>554459</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>548267</v>
+        <v>554466</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>26.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>548274</v>
+        <v>554473</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>127.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>548311</v>
+        <v>554503</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>31.0</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>548373</v>
+        <v>554510</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.8</v>
+        <v>101.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>548380</v>
+        <v>554534</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>3.8</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>548397</v>
+        <v>554541</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>3.25</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>548427</v>
+        <v>554558</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>367.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>548441</v>
+        <v>554565</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>0.98</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>548458</v>
+        <v>554602</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>1.3</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>548489</v>
+        <v>554626</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>3.5</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>548496</v>
+        <v>554657</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>3.5</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>548502</v>
+        <v>554664</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>548519</v>
+        <v>554671</v>
       </c>
       <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" t="s">
         <v>35</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>6.0</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>548601</v>
+        <v>554749</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>349.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>548717</v>
+        <v>554763</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>9.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>548724</v>
+        <v>554817</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>9.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>548786</v>
+        <v>554848</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>39.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>548793</v>
+        <v>554893</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>47.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>