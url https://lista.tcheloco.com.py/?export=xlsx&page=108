--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,179 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 21:52</t>
-[...5 lines deleted...]
-    <t>Relogio de parede e mesa</t>
+    <t>Lista gerada no: 06/04/2026 05:43</t>
+  </si>
+  <si>
+    <t>MICROFONE/SPEAKER TUCANO WS-858 / BLT / USB / FM</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-99-FB 3 VELOCIDADES BLACK 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>POLIDORA SATE A-TK888  220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>RELOGIO DE MESA SATE AC-T6831 BLACK ELETRICO</t>
+    <t>POLIDORA SATE A-TK889 / BATERIA / CARRO</t>
+  </si>
+  <si>
+    <t>PISTOLA DE PINTURA SATE A-TK887 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BATERIA SATE A-PB5 21V 0,5AMP</t>
+  </si>
+  <si>
+    <t>REFLETOR LED LUO LU-2160 400W SOLAR</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>MICROFONE LUO LU-3240 SEM FIO COM SPEAKER KARAOKE</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM9505 1.8L 110V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>ESCOVA 5X1 EUROMAX EM-6696 220V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>EUROMAX</t>
+  </si>
+  <si>
+    <t>MULTIMETRO DIGITAL DT-830B PRETO</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>RELOGIO DE PAREDE SATE AC-T6811 RED ELETRICO</t>
-[...5 lines deleted...]
-    <t>LANTERNAR ECOPOWER RECARREGAVEL EP-8149 2V</t>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CABO USB CELULAR ECOPOWER EP-6028 TIPO-C 2A 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-1200BI TURBO IX BLACK 110V</t>
+  </si>
+  <si>
+    <t>PROCESSADOR RAF R.7019 2.0L 1000W 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS LADYLISS LMC-797 26MM 2V</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>MOEDOR DE CARNE WINNINGSTAR ST-5518-S 220V</t>
+  </si>
+  <si>
+    <t>Moedores de Carnes</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>MIXER WINNINGSTAR 4X1 ST-2281 WHITE 110V</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARGABLE ECOPOWER EP-8152 2V</t>
   </si>
   <si>
     <t>Lanternas</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...77 lines deleted...]
-    <t>TUCANO</t>
+    <t>LANTERNA  RECARREGAVEL ECOPOWER EP-8153 2V</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8145 2V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09185e9a4284314c0991ccab6970fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5675c0e6465d3c80f94367135c66.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145e39f777bdb0c98b9a70d0db68388.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8e9d8f3cdaa0c4bbc3f960ef0b28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392575bb7f835940a6105b8771228d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fdf0babcdf87c1fa65e5304a8935b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50052a4b170629fbc2224b8668f45c8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6165d239b77e4a0a01dd27b0ed1987.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e12e83db7720f9a0b8069838a6cab5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b053e23c39245aaddd670a1012cb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99edfa803cb00ee0dfe78cb113e5f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b0a96d554b763aea45de3b4a270a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8924d4b8cf3999e8c0d551d67731d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beeec3051bf26c4c7768e3bb553928.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c7c348380ca4303a0892c09f6ae9c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22143b8e0b7c8acada0cece506da1458.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e097f7108a46a71f52ad2996cb9ee.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dbedb00e4bf07e0d1a61b543d5929.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c9c7d48d604e5bf6f517c273dac2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73907958df8e913a1f63b9a1fdab06b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51335dd38e89df4587cfcb634ed1d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dcee67b7c831773a5e0696425a991.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ecaf0caee503ef0a18eaa42d4628.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6f69617f7574d2353c35bc9dcb04.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353334f1a4157a713bff6858e584eb4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420d222799e78e8c56bb944670671f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c31e7a0ac8cd8e830addde33c3af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa8617cf37be723fca6045822ade8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33765b382533a6888c9f31751664930.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd0b2f9c7ca62e82d64a7a206db914.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f129f966d3d3ded8ee39a31eb9c8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b1d4544fdd7f23d50fe4250d8a89.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56e658ee7265ab366429be1948ab7d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f618be5f06ed0b84743d597e9e49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5435a1635dc87a8e3e306ce0f770.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db7f5cd34642d6a4cecf5616d9fb9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed0729713ecf36a9dd15a2b0904c1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58826d13dbd0b389c1bfbfc117d1398.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b587bd12ed0bbe69c35686ebfbc815a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26729e373211b3ca10c940cf40dbe.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>544795</v>
+        <v>552011</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>544825</v>
+        <v>552028</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>544832</v>
+        <v>552035</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>544863</v>
+        <v>552042</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>13.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>545013</v>
+        <v>552059</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>545020</v>
+        <v>552073</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>545037</v>
+        <v>552325</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>545075</v>
+        <v>552394</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>2.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>545181</v>
+        <v>552486</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>545198</v>
+        <v>552530</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>100.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>545204</v>
+        <v>552547</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>43.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>545280</v>
+        <v>552615</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>17.0</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>545341</v>
+        <v>552622</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>545358</v>
+        <v>552639</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>21.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>545365</v>
+        <v>552677</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>5.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>545372</v>
+        <v>552714</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>5.5</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>545389</v>
+        <v>552721</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>545396</v>
+        <v>552752</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>545488</v>
+        <v>552769</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>0.75</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>545860</v>
+        <v>552776</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>