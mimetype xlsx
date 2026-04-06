--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,212 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 21:52</t>
-[...5 lines deleted...]
-    <t>Controles P/TV</t>
+    <t>Lista gerada no: 06/04/2026 07:17</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA MICROONDA HC-S32 40KG FIXO</t>
+  </si>
+  <si>
+    <t>Microondas</t>
+  </si>
+  <si>
+    <t>HC PREMIUM</t>
+  </si>
+  <si>
+    <t>CAMERA MOTO ECOPOWER EP-8752 6.5" 12V</t>
+  </si>
+  <si>
+    <t>Acess. para Moto</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SOFA INFLAVEL XO SF01 ARCOIRIS</t>
-[...2 lines deleted...]
-    <t>Diversos</t>
+    <t>TRICICLO ELETRICO FOSTON GT4400 / SAKURA</t>
+  </si>
+  <si>
+    <t>Triciclo eletrico</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>RELOGIO XIAOMI REDMI WATCH 5 LITE M2352M1 LIGHT GOLD</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>MICROFONE PROSPER P-6190 SEM FIO PROFESIONAL VHF</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>COPO TERMICO ECOPOWER EP-G033</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>LANTERNA 7739-C SOLAR COM KIT FERRAMENTA</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM88 7" INFANTIL ANDDROID 12 LILA</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>C IDEA</t>
+  </si>
+  <si>
+    <t>GRILL MULTILASER CE123USA A�O INOXIDAVEL 180� 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>MULTILASER</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA ECOPOWER EP-G110  1.9L + 140ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>JARRA TERMICA ECOPOWER EP-G126 1.9L + 160ML</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA ECOPOWER EP-G127 1.2L</t>
+  </si>
+  <si>
+    <t>FORNO WINNINGSTAR 40L ST-2351 110V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>FOGAO RAF 2 BOCAS R.8020BB WHITE 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>SOFA INFLAVEL XO SF01 VERDE MILITAR</t>
-[...5 lines deleted...]
-    <t>Ventiladores</t>
+    <t>SPEAKER LUO LU-2167 ASTRONAUTA LUA BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>FONE TUCANO IP54 BLUETOOTH BLACK</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FONE TUCANO IP54 BLUETOOTH WHITE</t>
+  </si>
+  <si>
+    <t>MICROFONE/SPEAKER TUCANO WS-858 / BLT / USB / FM</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-99-FB 3 VELOCIDADES BLACK 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
   </si>
   <si>
     <t>MONDIAL</t>
   </si>
   <si>
-    <t>AR CONDICIONADO GREE 12000 BTU 220V 50HZ INVERTER WIFI</t>
-[...59 lines deleted...]
-    <t>Cofre</t>
+    <t>POLIDORA SATE A-TK888  220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>SATE</t>
-  </si>
-[...43 lines deleted...]
-    <t>Relogio de parede e mesa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d04894fdeac0082774b41cb0c7f5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e226afddfb54530aeb9cbf68915ca.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc076c8ec2d21a08824148fd03ad33.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a248aba309cd1b49a00d03381d0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27825b02c2d30696ba3dcb2962aa2a51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42925339d51230e218d7a8f253742cea.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb085aa579a6705effc84256668b3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4220e7280bea7aa3b0200fd877b702.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d68ea8000310f0541154ddeef851.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f10736de853bccf7c50cfe617e64.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed86a54c92a25ffdf0699bbfad04a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc9fb9671a6c28141648c26c2f1f9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90322c92a6f7eb12cca2397cde6b5f9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c92038aea8e286a0ad29fe04e17b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a32971dd96691d3e65c6f0589bb89.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5832f42a0b46b2b11c1535ed047701.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98908be37262ed70c9c7506fbf14eba6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4dcfa9c3c4b75d2b7d6172e7ae725.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33c4fa30ef2432d61879d8fa281a2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151dcdcd61e0f1018d695c8134b9a29.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b52bde4246a1fd4bdcf57abac83f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b05cf8447bb7a649dc51e74e2550.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3f0513a8c48ed22b2a4f6f33b5d8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7fe58de32829d6112abc1f9aa5897.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4aaf534fbd1c838e887c6ff2b44a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2a139c42ee8fb9b84ddfbdfa48eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ab652b90c149a8ebac1c1bbfbb40.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b5ca7459eb8fd513b42643d91579.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81421fae4de905c38e7a7b71809703.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368bb6c4ba1ee960ac48b3106b3c4fe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0674ab2e33a0f30fd364f5ce67bf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4d1f8f51fa981a6e52a0aea4cba3b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d915cc78e832e7457ec1b0c011cc2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c873be273789dad96c5b4447fbb2a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb24ba338b0f98f0e14b4a1bc99af.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20df342027e76b46626b5aeea0a1b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa364c0d87779d29c8bf3861c873f47.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eedce7794f9d47b9cd38a057065996.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d4484908aba224ca4e0764a2fcab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73ffba564c33dc01e94cf93e1ef864.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>544375</v>
+        <v>551366</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.95</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>544405</v>
+        <v>551427</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>544412</v>
+        <v>551441</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>15.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>544429</v>
+        <v>551472</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>59.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>544436</v>
+        <v>551533</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>370.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>544443</v>
+        <v>551564</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>544467</v>
+        <v>551618</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>288.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>544481</v>
+        <v>551717</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>544498</v>
+        <v>551755</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>17.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>544504</v>
+        <v>551793</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>544511</v>
+        <v>551809</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>249.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>544528</v>
+        <v>551816</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>380.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>544566</v>
+        <v>551847</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>69.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>544597</v>
+        <v>551915</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>544641</v>
+        <v>551922</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>1.7</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>544658</v>
+        <v>551991</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>544665</v>
+        <v>552004</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>544672</v>
+        <v>552011</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>80.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>544719</v>
+        <v>552028</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>544771</v>
+        <v>552035</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>5.0</v>
+        <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>