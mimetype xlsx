--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -34,186 +34,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 23:40</t>
-[...11 lines deleted...]
-    <t>VENT  MIDIPRO 10" MDP-10 110V (6)</t>
+    <t>Lista gerada no: 06/04/2026 07:18</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL 9" ANDROID 10 BLUETOOTH WIFI GPS</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL 10" ANDROID 10 BLUETOOTH WIFI GPS</t>
+  </si>
+  <si>
+    <t>CX JBL BASSPRO NANO 6X8 AMPLIFICADOR 100W</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
+  </si>
+  <si>
+    <t>CASCATA DE CHOCOLATE NOBEL HOME NH30336 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>BALAN�A GANCHO SUNLIGHT 13321 5000KG</t>
+  </si>
+  <si>
+    <t>Balan�as</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MODULO TARAMPS TS-800X4 4 CANAIS 2 OHMS</t>
+  </si>
+  <si>
+    <t>TARAMPS</t>
+  </si>
+  <si>
+    <t>PET ECOPOWER MAQUINA TOSAR EP2800 KIT 220V</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FONE ECOPOWER EP-H114 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MAQUINA DE GELO MONDIAL TURBO ICE MG-12G 110V</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV J2203 2X12" RECARGABLE USB MICROFONO BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYE HY-FSR40BBW-R 16" 220V</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
-    <t>MIDI PRO</t>
-[...50 lines deleted...]
-    <t>Umidificadores</t>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-310 6 TOMADA</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>SPEAKER ALEXA ECHO SPOT CLOCK BLUETOOTH WIFI BLACK</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>FORNO BRITANIA 44L BFE44P 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
-    <t>JARRA ELETRICA MARYLAN MR-100 WHITE 2L 220V</t>
-[...59 lines deleted...]
-    <t>COLCHONETE INFLAVEL CASAL 191X137X22CM</t>
+    <t>SPEAKER ECOPOWER EP-S124 BLUETOOTH 2V</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S121 BLUETOOTH 2V</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2537 USB MICRO SD BLUETOOTH</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8748 BLUETOOTH USB 5"</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA MONITOR HC 17" A 27" HC-32-T02</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>HC PREMIUM</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV HC 22" A 60" HC-S07 GIRATORIO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec7eb3935d4e68b4a73385798e315.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666302acfa4dae002605fa6662a4f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8964d6fab8300886fb466b0ef37250.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce527ddb91f1e913f0e948ac9d1769f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df9773c70730c464417f8c9933a2e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ba6f01b5408e07aafe876fffa0a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf9d1de6b925c64e8052b3b4f8ea0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9783ca6236749c6f0195db92143bf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea739686bed8d680aba927e798be20.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c4946e76b2d492dd8007dc2e06bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794857d18caa7999127b643833fe30.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8875d8a78d69f3459ecf0d4c91a7f72.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a5b739fb5c998cd8095b787f78aa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccad9b4dc5d21f72ee1dd7d5a6bfd36.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5286dd8c928be95b232e1939596b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812aa53ec80a8ffe68dc0bb51e570d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d644153dd2243996691b471aced1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d38fa01845ae84001563ae02957d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f20e1cefd8117e702e5c593ffc8f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c2197fde4264383ff5cb51185a0a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d803d6b588dc6d771ce60170db27.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9055fc96c847b29ace719feeeaff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eea9939e3a1b8f5c09a9c271012eb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177823ed855ccfce337632d1b6b7260.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bced25fe2e359e0b6092ee27266784.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b3b830d3784ed7c39c678ac96b83.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab6c824e9de8e84d1d936c6ec5420.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abef338b39ad426fc475a2974b4b09.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d510f3a47cf56c9a42d5ce39a1ef.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277f29aea33159d297f53e7e86019d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41582f6166c1bae68a8f249894d4c0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d9a8408fc124e6e2e531b2482147.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49b5fd7bb673c1b1d0857f3fcde09.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe6ea0cbe8d18a0c23a7a07053589f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be69856533e6f118043b765b09cd69e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab142c9ee137b00e5558350067f08a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a7baed6686e14540211964609198.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2613fe87665da88a477a55a8476df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ada35edc5c1ba3e25f04dad8fadb4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ddd6de2dc90c560a868ac5b465b3c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,416 +1148,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>543422</v>
+        <v>550413</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>543446</v>
+        <v>550420</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>543484</v>
+        <v>550482</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>9.5</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>543507</v>
+        <v>550581</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>9.5</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>543682</v>
+        <v>550659</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>9.85</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>543828</v>
+        <v>550789</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>5.5</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>543842</v>
+        <v>550796</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>543866</v>
+        <v>550857</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>9.8</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>543897</v>
+        <v>550949</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>19.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>543941</v>
+        <v>550987</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>543972</v>
+        <v>551045</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>543989</v>
+        <v>551076</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>543996</v>
+        <v>551137</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>38</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>4.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>544009</v>
+        <v>551175</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>21.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>544030</v>
+        <v>551212</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>9.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>544146</v>
+        <v>551229</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>544153</v>
+        <v>551236</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F18" s="3">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>544344</v>
+        <v>551243</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>67.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>544351</v>
+        <v>551250</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
         <v>49</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>544368</v>
+        <v>551298</v>
       </c>
       <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
         <v>51</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>25.0</v>
+        <v>34.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>