--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,194 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/12/2025 23:34</t>
-[...5 lines deleted...]
-    <t>Seguran�a</t>
+    <t>Lista gerada no: 06/04/2026 08:43</t>
+  </si>
+  <si>
+    <t>PC TECLADO BLUETOOTH LUO LU-BT029 BLUE</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>LIXADEIRA - ESMERILHADEIRA TOTAL 900W 220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>FACA 30CM 8" DE CORTE</t>
+  </si>
+  <si>
+    <t>Talheres</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>SPEAKER K101-K102 BLUETOOTH USB MICRO SD RADIO FM</t>
-[...89 lines deleted...]
-    <t>CRONOMETRO EWTTO ET-K9325</t>
+    <t>TCHELOCO</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>EWTTO</t>
-[...14 lines deleted...]
-    <t>STETSOM</t>
+    <t>LANTERNAS ECOPOWER RECARREGAVEL EP-8505 1 LED 5W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8506 1 LED 5W</t>
+  </si>
+  <si>
+    <t>MICROFONE PARA CELULAR ECOPOWER EP-M093 - TIPO-C</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>CABO HDMI 20.00M BEST CHOICE</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" NAKAMICHI NC-501</t>
+  </si>
+  <si>
+    <t>Cameras de R�</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-3800 BLUETOOT 300WS</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA ECOPOWER EP-3612 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA ECOPOWER EP-3613 GRILL 220V</t>
+  </si>
+  <si>
+    <t>PC ROUTER XIAOMI N300 2.4GHZ 300MBPS</t>
+  </si>
+  <si>
+    <t>Roteadores</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>FERRO ECOPOWER EP-3702 VIAGEM 800W 2V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>FERRO ECOPOWER EP-3701 VAPOR 2200W 220V</t>
+  </si>
+  <si>
+    <t>ASPIRADOR ECOPOWER PORTATIL EP-A003 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>ASPIRADOR ECOPOWER PORTATIL ER-A004 2V</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL 9" ANDROID 10 BLUETOOTH WIFI GPS</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL 10" ANDROID 10 BLUETOOTH WIFI GPS</t>
+  </si>
+  <si>
+    <t>CX JBL BASSPRO NANO 6X8 AMPLIFICADOR 100W</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec24140840d7bbff3d025c2f95d8db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943910ddf31df2c0cbd3f0e516d9021.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf80d04e6bb8c3e56fbcb67e88407.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f67767a15f9e6afa96af86c1cb23a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c6e7920095d698d098af827673e6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95dcae745a93061f5e398e97a45809.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f847db413d306ffe74fd59912ea717.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7082ddde9b296acb6bfd2e2cf84760.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185c1fca4bee3b7fe96455797d26a46.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0def0140352d1b0695bf27c67300.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8758b6e039647413d4a648bbc85b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d333582cfad928d75ace4a6847d29.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788b2c487d6d3fe9bf484c5d1e3d15.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a508586174a6889c466017477450.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400c03874526eaf747de7e015263d4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d08d9c4a07ff698c6112b5380134.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ccb9e30c4c6bfa610b121ce5c1392.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9966ea340d349925b30819a1d0ac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb4062c1ea93f1031be5ff519334c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57969628aaf096fb75b664aee94b1e4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8a5b42f86db4d94dd157a6bcd4a1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c08168485937a7c8bd06c11d5576.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74bca4d02aeb38f20ed14dad21ec4e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024bcef217626770b9b5714671688d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f8c2a429544a9444a32aba3f8f597.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad797ff8df591bb47803660206b415b7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074354698c8a347f5619e09fc31d7e8d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd64b775bd7ab11d534a2bc00f964.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f803038d305df85b07d8f004216ca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e977f7237523eb5c4593eb8c89f7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946c26b7d6ff51f0f2356c1cc93839.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b68b821b853c6e9b1e1bba7a42a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9f5e044870bf38ed01f42f4aebb35.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60545c35ac3dcb2d9c4edd87019a6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6fb44880fe04c848002fc67bc405.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657267ae1b50ec86315e3b5aedfa83fe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54396c3129bc3a215d8320503f135c7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc67d0678e22f40384f49898fe81c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c8594e482ae3714cf2a22fba9e6f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6087d3157f4061acc6ad9d9b8d5f85.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>543019</v>
+        <v>549950</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>543040</v>
+        <v>550031</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>543057</v>
+        <v>550062</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>6.8</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>543064</v>
+        <v>550109</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>543071</v>
+        <v>550116</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>543088</v>
+        <v>550123</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>543101</v>
+        <v>550130</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>543163</v>
+        <v>550154</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>543187</v>
+        <v>550161</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>12.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>543200</v>
+        <v>550192</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>36.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>543217</v>
+        <v>550215</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>52.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>543255</v>
+        <v>550222</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>543262</v>
+        <v>550253</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>543279</v>
+        <v>550314</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>543293</v>
+        <v>550321</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>1.95</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>543309</v>
+        <v>550338</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>543330</v>
+        <v>550345</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F18" s="3">
-        <v>2.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>543354</v>
+        <v>550413</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>9.5</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>543361</v>
+        <v>550420</v>
       </c>
       <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
         <v>44</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>3.9</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>543392</v>
+        <v>550482</v>
       </c>
       <c r="C21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
         <v>45</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>195.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>