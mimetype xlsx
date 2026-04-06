--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,82 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 03:30</t>
+    <t>Lista gerada no: 06/04/2026 12:41</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ECOPOWER EP-6102 6X9" (2 VIAS)</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR ECOPOWER EP-3210 1.75L 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>SPEAKER PROSPER P-1818 8.0'  BLUETOOTH MICROFONE</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P6900 ION 110V AZUL</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P6900 ION 220V AZUL</t>
+  </si>
+  <si>
+    <t>VENTILADOR DIGITRON 18360 CABEZA LOCA 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>DIGITRON</t>
+  </si>
+  <si>
+    <t>VENTILADOR MONDIAL VTX-40 40CM - 8 PAS - PARED - 220V</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2535 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>LEITOR DE CODIGO DE BARRAS SATE A-SCAN01 CABO</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LEITOR DE CODIGO DE BARRAS SATE A-SCAN02 SEM FIO</t>
+  </si>
+  <si>
+    <t>CAMERA IP LUO SMART LU-E97 WIFI 2 ANTENA TF</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>CELULAR NOKIA 2720 FLIP 4G 2 CHIP GREY</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA ECOPOWER EP-3087 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S110 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>COPO TERMICO ECOPOWER EP-2126 SPEAKER BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>GRILL PANELA ECOPOWER EP-3622 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>GRILL PIZZERA ECOPOWER EP-3618 220V</t>
+  </si>
+  <si>
+    <t>GRILL CHURRASQUERIA ECOPOWER EP3621 220V</t>
+  </si>
+  <si>
+    <t>SOPRADOR + ASPIRADOR NAPPO NHJ-190 800W 220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>LIXADEIRA - POLIDORA NAPPO NHF-171 BIVOLT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -96,50 +224,659 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cfc8881c35fec27680f4308edfdae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0834348941083918c25342c6efb76.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac599a9c5aa165bd41dd991ad03067a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3a8dd16f59e57b82c107329b6c94.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e877ecb2972c7429c15556cad18e9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6772009c3fce29fd380c2eff93be45.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1bc52bdfe1804368a7f88c25d5267.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7f93f4b92759de7bc76fef1977c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbfc7a12e76e27637cc7d3b1409cf2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc88b3042f343868e0b34ec8ed9fba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a3b888211d7fac5e3421406e78f71.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d335c7ca92171d752def8e64e20d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a30fb5d32fcdb9ec9c82d2c6382e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdd17f67c7ee15e35e6b21fee19507.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47158cb6c5bfa9229d543c1c7d0d6ae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902dc68d2bc55cdb2f41cd8dcaf3f91.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60287eb0e810933f99c97dcd2df715.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60f1392b310f0c1c23ff51a809e50f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770e73e2487e757a225f3de58a72ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faecd611f5f15260001d9a60c2a0e0.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -384,100 +1121,441 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="2" spans="1:7" customHeight="1" ht="52">
+      <c r="A2">
+        <v>545983</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="52">
+      <c r="A3">
+        <v>546003</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>28.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="52">
+      <c r="A4">
+        <v>546065</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="3">
+        <v>44.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="52">
+      <c r="A5">
+        <v>546096</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="3">
+        <v>26.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="52">
+      <c r="A6">
+        <v>546102</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="3">
+        <v>26.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="52">
+      <c r="A7">
+        <v>546133</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="3">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="A8">
+        <v>546140</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3">
+        <v>43.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>546171</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>546195</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="3">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>546201</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="3">
+        <v>31.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>546218</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="3">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>546416</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="3">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>546423</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3">
+        <v>19.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>546454</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>546478</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="3">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>546508</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="3">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>546515</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="3">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>546522</v>
+      </c>
+      <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="3">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>546553</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="3">
+        <v>17.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>546560</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="3">
+        <v>22.0</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>