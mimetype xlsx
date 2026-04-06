--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -14,212 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/01/2026 05:15</t>
-[...2 lines deleted...]
-    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8143 2V</t>
+    <t>Lista gerada no: 06/04/2026 12:41</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8150 2V</t>
   </si>
   <si>
     <t>Lanternas</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>MEDIDOR DE PRESS�O ECOPOWER EP-2733 BRA�O</t>
-[...23 lines deleted...]
-    <t>Eletrodom�sticos</t>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8146 2V</t>
+  </si>
+  <si>
+    <t>VELA LED SATE A-C92 (RED) 3X LR44 BATERIA</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 FRR GRAFITE</t>
+  </si>
+  <si>
+    <t>Triciclo eletrico</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 GRAFITI</t>
+  </si>
+  <si>
+    <t>BEBEDOURO ECOPOWER EP-3102 TORRE 220V</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>TV 65" SMART LED MTEK QLED MKQ65FSGU 4K GOOGLE TV</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-632 BLUETOOTH USB MICRO SD RADIO FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE JH-2560 ELETRICO TEMPORIZADOR GRANDE</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>KENKO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE JH-2860 ELETRICO TEMPORIZADOR GRANDE</t>
+  </si>
+  <si>
+    <t>RASTREADOR LOCALIZADOR SATE MF01 IOS BLACK</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>RASTREADOR LOCALIZADOR SATE MF01 IOS WHITE</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V100 BATERIA RECARREGAVEL PORTATIL 2V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V101 BATERIA RECARREGAVEL PORTATIL 2V</t>
+  </si>
+  <si>
+    <t>LEITOR DE MEMORIA SATE A-HUB06 USB 3.0</t>
+  </si>
+  <si>
+    <t>Leitor de Memorias</t>
+  </si>
+  <si>
+    <t>CORNETA PRETA MINI "CURTA"</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ESCOVA GIRATORIA ONIDA ON-1037R PINK  2V</t>
-[...98 lines deleted...]
-    <t>LUO</t>
+    <t>MAQUINA DE BARBEAR TUCANO TC-233 BARBA/RECARREGAVEL / GOLD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T6901 AZUL ELETRICO</t>
+  </si>
+  <si>
+    <t>BALAN�A PARA MERCADO FREE FR-BW618  40K 2V</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-640 BLUETOOTH USB MICRO SD RADIO FM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d82ce2f47c94a0730d9f2f806ead.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cd59ac36db81e62aea200f2d9b391.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f07e5453024bc03c702bf2006727.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196bf83eb58f571dbc89bf544efd3b7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bb6f310c7dcf96fac747513fa10c3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b6d3e9cef4816e10da9de9d252fc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81c8f0dbd58d26b6505e67cd5ac1b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbb7775369f2474d53d55667f3ce5f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd217366edf2f369bc8d015588ee24.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377fabf5bf5759045c9d05a5c1d9ca4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f684ec2d3ab0372f07a267750d344.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797fcc0e8a75e990cc4032de6bc998.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d50a7f8819fd806c8afaefb917b62.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e8d2ab3d3b52ec609f417e26f5ac.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af67bc1ce1b0238e04205b2bac3cba3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bac135276b5d563c65625f4669812.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f3e4da3605f0abec4f3426e0556b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422526eff4c0268633f48da4af28bf9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b70fb55723e8895d4c9b5b591b562.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff89debb633f29ef8d73d823900c39.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41902d640c37c448a06752dc50117246.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7e66c47dab844bcef4060801834f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7901e2467aa671ce120ad8a47d2488.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29701210a6cc78cb1853d0e57f7e9b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc1a8e7622ae22fc04a7482a45b2ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade818808b47688097230409f7599b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e6952b9c4ec5f4bae7db902339748.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233edd1341b76ea357ac48ba80f1d6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77db0003a9251984ee029ede35e51.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e43c9199129beb155145e62c66dde.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77afd4139e78de882bf2fa2430b2b1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd54cfdfad2788eb0997bafee9373d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3fb80084babcd0fd442694996d66.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39068ab68bd1f5c3840e36b5f758cc7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aff32ed3705495db54fb7ee5c070f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bbe0ad663362d93eedd906f75e1b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503700169d4c777986a1c2c44f747b52.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58815f5771d22b0d5e82bd86de51f8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f6e97055e22b6ccc043b09f338c5f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c47e227acfd19867bd5a659a00f2a2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>539654</v>
+        <v>545020</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>539661</v>
+        <v>545037</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>539678</v>
+        <v>545075</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>539685</v>
+        <v>545129</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>539708</v>
+        <v>545136</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>63.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>539715</v>
+        <v>545198</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>65.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>539722</v>
+        <v>545297</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>415.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>539739</v>
+        <v>545303</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>539937</v>
+        <v>545341</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>539944</v>
+        <v>545358</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>25.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>539982</v>
+        <v>545365</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>48.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>539999</v>
+        <v>545372</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>165.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>540070</v>
+        <v>545389</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>103.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>540087</v>
+        <v>545396</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>54.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>540131</v>
+        <v>545471</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>10.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>540148</v>
+        <v>545488</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>9.75</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>540162</v>
+        <v>545877</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>30.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>540179</v>
+        <v>545884</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>540186</v>
+        <v>545945</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>540193</v>
+        <v>545976</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>