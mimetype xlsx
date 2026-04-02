--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 11:53</t>
+    <t>Lista gerada no: 02/04/2026 13:30</t>
   </si>
   <si>
     <t>TABLET LUO S12 ULTRA/64GB/4 RAM/CAPA/BLACK</t>
   </si>
   <si>
     <t>Tablets</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
     <t>SPEAKER MD FLIP 6+ AUX/MicroSD/USB/BLUETOOTH</t>
   </si>
   <si>
     <t>Speakers Pequenos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>SPEAKER MD FLIP 6 PRO AUX/SD/USB/BLUETOOTH</t>
   </si>
   <si>
     <t>TABLET LUO S12 ULTRA 64GB 4 RAM CAPA 4G PINK</t>
   </si>
@@ -188,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0a57d6067e8f3c0253480cac7e53.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195328300e4453c517c5f7083dc4297.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b450d0a6245e55cc9f34c2ef1e01286.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe0b0d0e8b2d317d2fe76f81cb46a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e89ce389bdb3a059c8e6c84d45f3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3584729278963cd00eeb15b058bc0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5c8c8876f1e31c2197889bb8b06ab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f723178e6277c4c309506f86eb7135.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2562805a04e553a86e07a4ceb1bc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9288ed526d20711cbd1a57a18cac8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dddcc085acae2d0728d6e68a8abf4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce6f6f4989718f0afc0089ee1ddb86.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39671d312e9646b2a1337005541d546.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c087bf834da2695afd48f73bb3d8e4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5cc9361250974753daa043729f79.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4560836e155001cdf098bccb63836.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff8a98fe678d4c0957b6feccca0c1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b2b8a82594d0e7dd6b52c72d3659.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e477871a85eb3aed7c44a8395e81.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141521dab463f15919495c6290aef1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d345dec20f34b24759cdfe5c499995.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1feefa878dbad7d443d837834ae0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49463882ceb20c7b8cc4bf95c57ac4b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86b716ec1d89af0b8380c9d0b1ab5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c091a44383c5cb7de457601cb78ed6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4332c3fe08cbb67343047dcd64580.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd7f7c5936b7f1ffc21818db7aee32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b84365d301bbaacacdb4207bfcf1e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9e1a269c45dd2b188779e76bd67a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81cb12a05d938f6dfff2a3bc861c2c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299d5b124b964542d11ae0273f7fa8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f074f524202fb44f396b5b65c7d94.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b41b518f3f1190e28b4f6c6258844.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742fd5e0faecc03be5cfa8d3e9a1daf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318714612461ef965dc87a492d22ba85.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051d9df817944cde11e78c09dacfa1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9930366bc2c635770604cdd84e4e9c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fe09f1ec619dd99ba2e349939b40.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c22d670536a0b582b7cf4eadab99c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd546c233c81574ee432ece32c863bee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>