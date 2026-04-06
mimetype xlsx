--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -14,206 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 20:35</t>
-[...2 lines deleted...]
-    <t>ROBOT INTELIGENTE PARA LIMPEZA DE VIDROS A-ML32</t>
+    <t>Lista gerada no: 06/04/2026 05:43</t>
+  </si>
+  <si>
+    <t>PLACA INFRAVERMELHA TUCANO TC-3500 / 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>TELA AUTOMOTIVA TUCANO 10.1" HDMI/VGA/BNC/AV/USB/12V</t>
+  </si>
+  <si>
+    <t>Telas p/ Carro</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR BRITANIA BLQ970P TURBO 900W/COM FILTRO/BLACK/110V</t>
   </si>
   <si>
     <t>ELETRODOMESTICOS</t>
   </si>
   <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>SECADOR ECOPOWER EP-3526 COM DIFUSOR 1800W/220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188S 3G / 4G / SOS / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188 / DUAL SIM / SOS / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO F188 / DUAL SIM / SOS / BLACK-BLUE</t>
+  </si>
+  <si>
+    <t>ALISADOR LADY-LISS HAIR IRON 2 EM 1 / 2V</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSE-1648 6.5" 2-VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6803 200ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA COM MALETA SATELLITE A-TK82 / 46PCS / RECARREGAVEL</t>
-[...17 lines deleted...]
-    <t>SPEAKER SATE HOPESTAR HS-1414/GRAY/USB/BLUETOOTH/</t>
+    <t>TABLET LUO S12 ULTRA/64GB/4 RAM/CAPA/BLACK</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>SPEAKER MD FLIP 6+ AUX/MicroSD/USB/BLUETOOTH</t>
   </si>
   <si>
     <t>Speakers Pequenos</t>
   </si>
   <si>
-    <t>HOME THEATER AILIANG UF DC6037/BLUETOOTH USB 3.1CH</t>
-[...98 lines deleted...]
-    <t>SPEAKER ECOPOWER EP-S123 BLUETOOTH/USB</t>
+    <t>SPEAKER MD FLIP 6 PRO AUX/SD/USB/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>TABLET LUO S12 ULTRA 64GB 4 RAM CAPA 4G PINK</t>
+  </si>
+  <si>
+    <t>TABLET LUO S12 ULTRA 64GB 4-RAM CAPA BLUETOOTH</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYE180C / TYPE-C - TYPE-C / 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>CABO USB HYE PARA CELULAR/HYE180/USB-C/LIGHTNING 1M</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYEA5CL / USB-C - LIGHTNING</t>
+  </si>
+  <si>
+    <t>CABO USB HYE HYE180UC / USB-C - USB-C / 1M</t>
+  </si>
+  <si>
+    <t>CABO USB HYE PARA CELULAR HYE30C/USB/USB-C/1M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b52a885094c0b08ffa57c18b84d61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2826e401b9d898f562dd23c2cb9e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f8678ed9dce146b5b8f40bcad344.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e252f32f41b6b4e5eb775f3e943e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4c94e52c807abd20331304773d1b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e3143a5027163c2cdb2577948c87.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f219c6b5302ea61d99e51ab8686d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1c07a6275a0eab49885e5017f105.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f6e692442655b3e848fb38bdff4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3a6d6814b142585899ce735e475c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709d9c8389b0c4b104b53ff1582646.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc26982ab460c2000d63816bb4dfcb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ecb3f55b4b59f4cbc3fdbcfee564d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0348205e6ac6fd72f0eb0c811a3e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc6492358b74cc61436115d622303.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38181553a2d0d3e0bfba79e8c611aac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8628b066a4b58d3801d5bfe8b5663.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d74c4a00e6c1d22a722e430b58fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c5afcb42e8db71cdccca6e291a8c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2973b24e6da809f25b5bd3297a4f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6b87f9d10e3cceca2d51b5ceb07d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cded2cd55401480b9e2793a4b481456.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4cb0d64ccd9f389fb3e4f43ddf12e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e001db3662b440f310a8eae14837.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97922862676568976448560ea04648a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af88b1d4b3716bd4cb072226b9fd0b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad50361b609cacb7bfd52ac405e9b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec320ce7dfdc3f808008439fd83be.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd0001b4a59c0c762fab38820aa50.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf2917d235f07bbcaa7d66a57b818.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27463992f5a1ef5e39e810efacbbb2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821266eace66fa13cf4c9d373ed1849.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb2d18dcf2bffbbab8939b3fb151f8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b974347123efd01b6d5959f7871a972.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec3a27c45a9743af9b3dfbd60054db.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddb3b877095d1faa3a4ee39cef7d0d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59644cfa7ff263de17385ffe04b93dc0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e65ff91e874cc15813a10e182479e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7130fe3b5e342c79d1685ea86d146.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02ad794ffdb0f6a2d2b658a490c1d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="101.404" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>527620</v>
+        <v>529396</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>155.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>527644</v>
+        <v>529402</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>527651</v>
+        <v>529440</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>14.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>527668</v>
+        <v>529549</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
         <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>527705</v>
+        <v>529563</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>29.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>527798</v>
+        <v>529587</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>25.0</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>527842</v>
+        <v>529594</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>42.0</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>527866</v>
+        <v>529716</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>100.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>527910</v>
+        <v>529846</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>5.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>527927</v>
+        <v>529914</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>5.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>528009</v>
+        <v>529921</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>528023</v>
+        <v>529952</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>528054</v>
+        <v>529969</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>44.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>528160</v>
+        <v>529990</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>21.5</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>528375</v>
+        <v>530002</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>8.5</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>528405</v>
+        <v>530040</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>37.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>528467</v>
+        <v>530057</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>72.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>528474</v>
+        <v>530064</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
-        <v>110.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>528580</v>
+        <v>530071</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>107.0</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>528597</v>
+        <v>530101</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>177.0</v>
+        <v>2.95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>