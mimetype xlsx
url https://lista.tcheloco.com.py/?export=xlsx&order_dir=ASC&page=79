--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,197 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 19:51</t>
-[...53 lines deleted...]
-    <t>Acess. p/ Celular</t>
+    <t>Lista gerada no: 02/04/2026 09:48</t>
+  </si>
+  <si>
+    <t>ASPIRADOR NAPPO RECARREGAVEL NLAH-126 VERTICAL / 2V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO CONLUX 12000 BTU / 220V / 60HZ / R410 / Q-F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>CONLUX</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S122 BLUETOOTH      " 2V</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-S123 BLUETOOTH/USB</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V003 BAT/REG/PORTATIL</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V004 BAT/REG/PORTATIL</t>
+  </si>
+  <si>
+    <t>ALTO-FALANTE PIONEER 6X9" TS-A6998S/750W/5-VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WATERFLOSSER WP-112W 110V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA SELAR PASTEL YH725 RECARREGAVEL/CABO TYPE-C</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ESTILETE  TOTAL  THT5136288</t>
+    <t>SANDUICHEIRA BAK BK-312 3 EM 1 SANDUICHEIRA/WAFFLERA/GRILL / 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>SANDUICHERA BAK BK-311 3 EN 1 WAFFLERA//SAND/GRILL / 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-110 / 1.8L / INOX / 110V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-220 1.8L / INOX / 220V</t>
+  </si>
+  <si>
+    <t>CABO USB ECOPOWER EP-6014 USB-A / TYPE-C / 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB ECOPOWER/6024/V8/2A/1mtr.</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA MEGA STAR LLE-340/6-TOMADAS</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>PULVERIZADOR WADFOW WRS1815 1.5L</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>TOTAL</t>
-[...43 lines deleted...]
-  <si>
     <t>WADFOW</t>
   </si>
   <si>
-    <t>CABO RCA STORM 150CM 4MM/BLACK</t>
-[...11 lines deleted...]
-    <t>LAVA JATO PORTATIL SATE A-ML8107/RECARREGAVEL</t>
+    <t>SERRA TICO-TICO  WADFOW 1222W01 / 110V</t>
+  </si>
+  <si>
+    <t>COOKTOP PLACA DE COZIMENTO DE 2 QUEIMADORES INFRAVERMELHOS + 2 A GAS / MEGASTAR</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTA TOLSEN MALETA DE 89PCS 85352</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02f647d353199e69e41fea93cea9c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90861529ad76763ca0f92a8d494271.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a8ac461261d08d8b1aae54374aba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950338c32ac8349d70fe65bffae777.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c00b224d1e678bc80213536068a9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e95469b4c8866b7245b1e48c6727c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38dbff7013cc8cc50ceccdddf2598.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd0f36796e62757d0f03ed37051c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3790366391ef5253addfbbe58ea9d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e322eafc63dfbc3dac225ba71b20f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c804b9c75d38a6ee306f03e35422bf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d899346e93102a84703c0237262979d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07de349c8212ae096efadef5e20fb89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a23c4567e42f70bca430a30d0eefb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025cbffcd8be21c34e8758e843f2075.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602ba1cf11994e3377e8d5a26c106e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50388f4c451c71acbdf0e8c3a4d38c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805424b5b85ffee395f084cf1f8e67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fff03ca15db544542bd0ee87e30c8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c77e5929911a74827346a165768d3f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f5869704c13c8a067fce47eabb7a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0514747388f3348b473f52f4f58e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbda36291bad413a2e28bc6039c93a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05655ec6004c2c28e6eeb14692b3300.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a7fdbdb9787fbfe3db61d166afde.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7d700fc890897fac85c92f6e123c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94faf72d50d362de2352d0ed61fdbc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f9fabf0e019e7cb44a59c43acb2fc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f7571b515a102a1cc859462a25758.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb1bad2ce6cea1d3c9742888690498.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4f10d9cfefeb3a778ec75caac135.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361e571b37ea688f508312ebb58364.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311235bea79f87bcfc4173431c1dfee3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856027f500e1ee1441a90270d76dc142.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a761f5a1b9b7e3756fbb670db2b82.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f191e75566b535f6adfc26b19649821.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf08cd86c25dbb454f546b6923d4884.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33af095cc71851eaff2b91be5518e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34865f28ad24c752337b99d993dee5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96256cc466f2a733757e5ca8a3ad4e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>526982</v>
+        <v>528474</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.75</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>526999</v>
+        <v>528542</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.75</v>
+        <v>259.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>527002</v>
+        <v>528580</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>12.75</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>527019</v>
+        <v>528597</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>12.75</v>
+        <v>177.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>527026</v>
+        <v>528603</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>29.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>527033</v>
+        <v>528610</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>38.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>527040</v>
+        <v>528627</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>52.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>527224</v>
+        <v>528689</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>15.8</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>527231</v>
+        <v>528733</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>27.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>527255</v>
+        <v>528764</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>527279</v>
+        <v>528771</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>527347</v>
+        <v>528795</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>527354</v>
+        <v>528801</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>5.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>527385</v>
+        <v>528931</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>5.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>527392</v>
+        <v>528948</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>8.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>527460</v>
+        <v>529044</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>32.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>527491</v>
+        <v>529051</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>527507</v>
+        <v>529075</v>
       </c>
       <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
         <v>44</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>45</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>1.9</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>527576</v>
+        <v>529150</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>23.0</v>
+        <v>196.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>527583</v>
+        <v>529167</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>43.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>