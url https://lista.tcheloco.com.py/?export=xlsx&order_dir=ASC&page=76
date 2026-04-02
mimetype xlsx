--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,218 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 17:44</t>
-[...23 lines deleted...]
-    <t>Projetores de Luzes</t>
+    <t>Lista gerada no: 02/04/2026 06:11</t>
+  </si>
+  <si>
+    <t>LAMPADA LED TASHIBRA E27/15W/TKL90/WHITE</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>TASHIBRA</t>
+  </si>
+  <si>
+    <t>RADIO PX VOYAGER VR-CB2440</t>
+  </si>
+  <si>
+    <t>Radios PX</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGA STAR TM-9506 / 1.8L / 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>BALAN�A DE COZINHA MEGASTAR BC52/10KG</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>FERRO MEGA STAR PA602 / CERAMICA / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>BALAN�A DE PRECISAO MEGASTAR BC49/500G</t>
+  </si>
+  <si>
+    <t>Balan�as de Precis�o</t>
+  </si>
+  <si>
+    <t>PLACA INFRAVERMELHA ELECTROBRAS EBVC-32/110V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>PLACA INFRAVERMELHA ELECTROBRAS EBVC-33 PRACTIC COOK III / 110V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-37 - 3.7L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550W EASY POWER/WHITE/110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SPEAKER PROSPER P-1434 4"X2/BLUETOOTH/MICROFONE/FM/AUXILIAR/USB</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
   </si>
   <si>
     <t>PROSPER</t>
   </si>
   <si>
-    <t>PILHA ALKALINA PHILIPS AAA ULTRA / 4 PCS</t>
-[...23 lines deleted...]
-    <t>Cofre</t>
+    <t>IRRIGADOR BUCAL WATERPIK WP-462W 110V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-310A 110V/220V</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6805 400ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>VENTILADOR ECOPOWER EP-V001 COLUNA 14" 220V</t>
-[...38 lines deleted...]
-    <t>PROCESSADOR RAF R.7030 1000W/220V</t>
+    <t>UMIDIFICADOR SATE AROMA A-H6808 200ML</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6806 500ML</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6802 130ML</t>
   </si>
   <si>
     <t>ELETRODOMESTICOS</t>
   </si>
   <si>
-    <t>TOSTADOR RAF R.263 / 650W / 2-PAES / 220V</t>
-[...41 lines deleted...]
-    <t>DIGIWARE</t>
+    <t>GARRAFA TERMICA DE VIDRO LA FRANCESA VACUUM JUG DR-100G/1L/ROXO</t>
+  </si>
+  <si>
+    <t>UTILIDADES DOMESTICAS</t>
+  </si>
+  <si>
+    <t>VACUUM</t>
+  </si>
+  <si>
+    <t>TELA DE CARRO BOOSTER 8" BM -8800TUSB/BLACK/USB</t>
+  </si>
+  <si>
+    <t>Telas p/ Carro</t>
+  </si>
+  <si>
+    <t>BOOSTER</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO BRITANIA ELETRICA BRITANIA BPP02G 5L 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e050596e18e2b7dc3d6f5c029267.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a02534b98bea25b728e33660071757.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c673aa6e551a378f73458b8aa74667.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574665c43d418279708fa46da1d2c8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f9c29b3f90bbaa8d47a643fad045.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b168d2244e0869b6f7bf5ec116edc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc03f107e359de50ced91342c7c9e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeada65f7524ec7f0a91d91626b2045.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5cec1ef85dc745a623c45179cad63.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b92af77c8a6feff7dbc92ccdf0eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b5b762879fc9f4094cccb72c1327.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4563174e927de9673b3dfee69ab93.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965459ef80632d07595a390d69f7eb4f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0e572439333b08b69836053522f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e1d09cb4d488efdb7fdd04adb859d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83cdbb0b5937dbe5679b2054c13128.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684495d6598560502d720b0a3d99b5ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab70d2be6cf24a38937301462ecf3c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f0af686786772cace93a7d04f204.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7793c43c8baef36cd7a35023bf102a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a532f4d14fa826c5cf3d26860a489c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfcc4ffb46e901c935775dae13a53.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b765097aecc5f1cf9593b06ff0c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fae1a00d306703bcea95e97905c6a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0467275d691c6de33b7024552db29.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88406390d5fd243d6902956d3323bab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ced9d2cbad5f837c57ef016ac93c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c344e9fd8cdccdc97588eec3c9fe4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c40e769284a95f0eb0ca992aaf136.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3978eb4636eed72f8a6f524edc575d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e74259fd0a010a5a12246b6a29b82.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b8d15df97c809c43e99eb455c84b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c660f40dd7bd5d8fd763e36b22adac.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053fd5a168e9fd3716adbbdc3755b1d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb22fe40407b9bce1e32da4649f12.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a141ba941e7e40e479b02befe263edb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53e2f8d65dfdee9784d33b59303b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f2424fcc2c950d6731a1bbe8fc59.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb7acff10598516e28478929c357e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48d834dc3faf30c23e1cd6c526f54a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>524377</v>
+        <v>525756</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>524407</v>
+        <v>525893</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>98.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>524452</v>
+        <v>525923</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>524636</v>
+        <v>525961</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>1.38</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>524667</v>
+        <v>526036</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>1.48</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>524674</v>
+        <v>526043</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>36.9</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>524698</v>
+        <v>526111</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>53.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>524919</v>
+        <v>526128</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>524926</v>
+        <v>526210</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>22.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>525046</v>
+        <v>526357</v>
       </c>
       <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>8.0</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>525183</v>
+        <v>526425</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>525190</v>
+        <v>526593</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>5.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>525206</v>
+        <v>526609</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>525213</v>
+        <v>526616</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>11.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>525220</v>
+        <v>526623</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>1.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>525237</v>
+        <v>526654</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>2.75</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>525282</v>
+        <v>526661</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>525299</v>
+        <v>526678</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>4.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>525305</v>
+        <v>526685</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>3.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>525343</v>
+        <v>526869</v>
       </c>
       <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
         <v>53</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>54</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>85.0</v>
+        <v>65.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>