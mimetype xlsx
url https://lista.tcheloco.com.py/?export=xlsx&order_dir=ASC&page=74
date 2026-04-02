--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,200 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 16:05</t>
-[...5 lines deleted...]
-    <t>DIVERSOS</t>
+    <t>Lista gerada no: 02/04/2026 04:07</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/BLUE/GRAFITTE</t>
+  </si>
+  <si>
+    <t>Scooter</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/ICE/FLAME/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/RED/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC10 10"/YELLOW/GRAFITTE</t>
+  </si>
+  <si>
+    <t>SCOOTER HYE HY-SC8.5 8.5"/YELLOW/GRAFITTE</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-030 RECARREGAVEL/BARBA/2V</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBO PROSPER P-3111/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>PC MOUSE ECOPOWER EP-K001 SEM FIO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-003/CABELO/LCD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS AAA ULTRA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILLIPS AA ULTRA / 4 PCS</t>
+  </si>
+  <si>
+    <t>SPEAKER LIGE-6 VINTAGE 6.5"/USB/BLUETOOTH/1-MICROFONE</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>LIGE</t>
+  </si>
+  <si>
+    <t>COFRE ELETRONICO SATE A-CF2511D 08L COM DISPLAY</t>
+  </si>
+  <si>
+    <t>Cofre</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>PASSADEIRA A VAPOR MONDIAL VP-09 / 110V</t>
-[...116 lines deleted...]
-    <t>Secadores</t>
+    <t>VENTILADOR ECOPOWER EP-V001 COLUNA 14" 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V002 COLUNA 16" 220V</t>
+  </si>
+  <si>
+    <t>CARREGADOR XIAOMI 20W TYPE-C BHR4927GL</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA XIAOMI MJDSH05FD DE VIDRO/220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL TUNE 520BT / BLUETOOTH / PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>MOEDOR DE CAFE RAF R-7113 / 300W / 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>PROCESSADOR RAF R.7030 1000W/220V</t>
+  </si>
+  <si>
+    <t>ELETRODOMESTICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bba13525fd911a554866acda9850d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96b84bfe1668611580125db2dd488.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de4d41abebf42ef3089010df6f727.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e3c87b48b5e453277049ff854091.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3561f1f91fb33972c3d0960aa74c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69562f7fabe7a0abf114bbee41d14835.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017feac3427db3e8bba3867445c96e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f5eca16f562fa8d646247748e796.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b2b3d68efce9a2385620ab9ccac4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5aa761515a5a1509e625732c3bc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78d68426837e66f2791d98fe9cfd1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087000f36762e80d0d996f80537b3395.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af13779414a8e3d85d4d072fdedffa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c459dc676e35e8473c383d780391.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330e335bc66663d1b360e5bdab5b56.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8547cda44a445b4af40f85afa5131e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765565d68b520490144f9e84e7275d81.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604a5b5486c4f9d319bc7a0c47b69b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483855a60619f9bc50c5399cc8ee14db.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4914c38dfd66b661f63cfbdc069afb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301349c05cb64b21ec8a9eb45dfc4df.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1faa1dc2bbafcd969de3af95d1963.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ee2ef11d82497fa818a81be45eea5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0519488e2c287646d3df9ad0bfa3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1164ce64879aa6ecc297d60ed00929.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514065c5ee208364da979e385cc647c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33106ed7c663cb59c661f13a4701ee3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28205b674ae6250a743a4f4333323.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c18aae56c7b8752cfa5c677cf76d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a068e419c5b7f228b34a71bee526516.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4a50df9ccede937d3856881c167b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce900706636057db080073872d954.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8018ddc9d257a08b1194d9af0e2d1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c319a97d50c86acc67fe2d9dc469.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c40b253bd546b61d9e13caaec274e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee46c65f23d662e09fbe9b1558821f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc345acfa06d9b562c97f115cedf77.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8594b4b2811b8b736085778a06d134.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98026be5c45d6e25dbe75da16d5fe3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c7612e33dbfbc76f2795f9b4526a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>523073</v>
+        <v>524193</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>523103</v>
+        <v>524209</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>25.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>523165</v>
+        <v>524223</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>523189</v>
+        <v>524247</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>523240</v>
+        <v>524254</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>29.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>523288</v>
+        <v>524377</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>523318</v>
+        <v>524452</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>523349</v>
+        <v>524506</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>19.5</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>523370</v>
+        <v>524544</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>57.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>523417</v>
+        <v>524636</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>8.0</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>523448</v>
+        <v>524667</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>523455</v>
+        <v>524674</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>2.0</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>523462</v>
+        <v>524698</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>3.5</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>523479</v>
+        <v>524919</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>6.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>523493</v>
+        <v>524926</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>2.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>523509</v>
+        <v>525046</v>
       </c>
       <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F17" s="3">
         <v>8.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>523561</v>
+        <v>525145</v>
       </c>
       <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>523578</v>
+        <v>525183</v>
       </c>
       <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
         <v>44</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>45</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>523585</v>
+        <v>525190</v>
       </c>
       <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>32.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>523608</v>
+        <v>525206</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
         <v>48</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>