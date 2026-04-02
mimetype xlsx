--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -34,101 +34,107 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 04:07</t>
+    <t>Lista gerada no: 02/04/2026 06:03</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-302/3 TOMADAS/2mts</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
   </si>
   <si>
     <t>SCOOTER HYE HY-SC10 10"/BLUE/GRAFITTE</t>
   </si>
   <si>
     <t>Scooter</t>
   </si>
   <si>
     <t>HYE</t>
   </si>
   <si>
     <t>SCOOTER HYE HY-SC10 10"/ICE/FLAME/GRAFITTE</t>
   </si>
   <si>
     <t>SCOOTER HYE HY-SC10 10"/RED/GRAFITTE</t>
   </si>
   <si>
     <t>SCOOTER HYE HY-SC10 10"/YELLOW/GRAFITTE</t>
   </si>
   <si>
     <t>SCOOTER HYE HY-SC8.5 8.5"/YELLOW/GRAFITTE</t>
   </si>
   <si>
     <t>BARBEADOR VGR V-030 RECARREGAVEL/BARBA/2V</t>
   </si>
   <si>
     <t>Barbeadores</t>
   </si>
   <si>
     <t>VGR</t>
   </si>
   <si>
     <t>PROJETOR LASER ROBO PROSPER P-3111/BLUETOOTH</t>
   </si>
   <si>
     <t>Projetores de Luzes</t>
   </si>
   <si>
     <t>PROSPER</t>
   </si>
   <si>
     <t>PC MOUSE ECOPOWER EP-K001 SEM FIO</t>
   </si>
   <si>
     <t>Mouse</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...1 lines deleted...]
-  <si>
     <t>MAQUINA VGR V-003/CABELO/LCD</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>PILHA ALKALINA PHILIPS AAA ULTRA / 4 PCS</t>
   </si>
   <si>
     <t>Pilhas Alcalinas</t>
   </si>
   <si>
     <t>PHILIPS</t>
   </si>
   <si>
     <t>PILHA ALKALINA PHILLIPS AA ULTRA / 4 PCS</t>
   </si>
   <si>
     <t>SPEAKER LIGE-6 VINTAGE 6.5"/USB/BLUETOOTH/1-MICROFONE</t>
   </si>
   <si>
     <t>Speakers medios</t>
   </si>
   <si>
     <t>LIGE</t>
@@ -161,56 +167,50 @@
     <t>XIAOMI</t>
   </si>
   <si>
     <t>JARRA ELETRICA XIAOMI MJDSH05FD DE VIDRO/220V</t>
   </si>
   <si>
     <t>Jarras Eletricas</t>
   </si>
   <si>
     <t>FONE DE OUVIDO JBL TUNE 520BT / BLUETOOTH / PRETO</t>
   </si>
   <si>
     <t>Fone sem fio</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t>MOEDOR DE CAFE RAF R-7113 / 300W / 220V</t>
   </si>
   <si>
     <t>Cafeteiras</t>
   </si>
   <si>
     <t>RAF</t>
-  </si>
-[...4 lines deleted...]
-    <t>ELETRODOMESTICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301349c05cb64b21ec8a9eb45dfc4df.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1faa1dc2bbafcd969de3af95d1963.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ee2ef11d82497fa818a81be45eea5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0519488e2c287646d3df9ad0bfa3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1164ce64879aa6ecc297d60ed00929.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514065c5ee208364da979e385cc647c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33106ed7c663cb59c661f13a4701ee3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28205b674ae6250a743a4f4333323.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c18aae56c7b8752cfa5c677cf76d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a068e419c5b7f228b34a71bee526516.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a4a50df9ccede937d3856881c167b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce900706636057db080073872d954.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8018ddc9d257a08b1194d9af0e2d1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c319a97d50c86acc67fe2d9dc469.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c40b253bd546b61d9e13caaec274e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee46c65f23d662e09fbe9b1558821f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc345acfa06d9b562c97f115cedf77.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8594b4b2811b8b736085778a06d134.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98026be5c45d6e25dbe75da16d5fe3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c7612e33dbfbc76f2795f9b4526a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec2a49af59efcc6e890a62b617225.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a93bba79a17720b31846bb7ec99f8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d73074d19a33b620540beb5c927d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e448139848f86691453b3206d38676.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8388fc514008b11dac2716fff4363.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c3ef2a775ec35147a18bb783b753.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e3786f9ea4e1a4ca2f21fed0f27d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e12cff48c29fd69ec99d514f6896e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f3521c12d3bb28cc1a3a4d8f6044.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcff7eb10179c0870957dbd083497b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d916d00830cbcb716fa289048650.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2255682468e0d34b0815e2072cc5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e62711ebb1dc0890509514651c54f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2938beef9abb5c9416bdf3bab5d65c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640175ea6b8af3f64d1673b0022609c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0283a676b63fe31333b22166430c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc8ff2f048b0f4049058f6163cca4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff28426ca54b955839a8889395a56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5b27b53774f6892453f786ec5aff5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1e82604ac41208f7582eb9509a9b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1175,386 +1175,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>524193</v>
+        <v>524148</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>108.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>524209</v>
+        <v>524193</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>108.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>524223</v>
+        <v>524209</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
         <v>108.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>524247</v>
+        <v>524223</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F5" s="3">
         <v>108.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>524254</v>
+        <v>524247</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>115.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>524377</v>
+        <v>524254</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>13.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>524452</v>
+        <v>524377</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>524506</v>
+        <v>524452</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>2.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>524544</v>
+        <v>524506</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>40.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>524636</v>
+        <v>524544</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>1.38</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>524667</v>
+        <v>524636</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>1.48</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>524674</v>
+        <v>524667</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>36.9</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>524698</v>
+        <v>524674</v>
       </c>
       <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>33</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>53.0</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>524919</v>
+        <v>524698</v>
       </c>
       <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
         <v>35</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>36</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>26.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>524926</v>
+        <v>524919</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>525046</v>
+        <v>524926</v>
       </c>
       <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>525145</v>
+        <v>525046</v>
       </c>
       <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>42</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>525183</v>
+        <v>525145</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>525190</v>
+        <v>525183</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>5.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>525206</v>
+        <v>525190</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>