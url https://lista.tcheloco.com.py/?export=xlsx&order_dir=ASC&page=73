--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,188 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 15:36</t>
-[...11 lines deleted...]
-    <t>PC ROUTER ECOPOWER EP-W010 4-ANTENAS/1200Mbps</t>
+    <t>Lista gerada no: 02/04/2026 04:02</t>
+  </si>
+  <si>
+    <t>MATA-MOSQUITO ELETRICO ECOPOWER COM LAMPARA EP-8132</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA PARA CABE�A ECOPOWER EP-8128 RECARREGAVEL/30W</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8140/8W</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8139/RECARREGAVEL/10W</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8130/1000LM/ZOOM</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8137/RECARREGAVEL/3W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PISTOLA ECOPOWER GUN EP-8133</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-30 / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MICROFONE SHURE SV200/COM FIO</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>SHURE</t>
+  </si>
+  <si>
+    <t>SECADOR SUPER HAIR DRYER MODELO DYSON/220V/50Hz</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ESCOVA 3 EM 1 BRITANIA SOFT BES24P 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART  G-TIDE S5 PRO - PRETO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>RELOGIO G-TIDE S5 PRO/GOLD</t>
+  </si>
+  <si>
+    <t>FONE G-TIDE H21 BLUETOOTH/BLACK</t>
+  </si>
+  <si>
+    <t>Fones auriculares</t>
+  </si>
+  <si>
+    <t>SPEAKER INOVA BLG-RAD0014 USB/SD/FM/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>BARBEADOR PROSPER P-4403 SHAVER RECARREGAVEL/2V/GOLD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>BARBEADOR PROSPER P-2103 5 EM 1/COM BASE DE CARGA/2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>APARELHO AUDITIVO PROSPER P-6005 RECARREGAVEL 2V</t>
+  </si>
+  <si>
+    <t>Saude</t>
+  </si>
+  <si>
+    <t>CARREGADOR PROSPER P-5502/2-USB</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-302/3 TOMADAS/2mts</t>
   </si>
   <si>
     <t>Informatica</t>
-  </si>
-[...100 lines deleted...]
-    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59355343cc65adc1c94a62ff101c0067.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc81c78ebfca8f648a77c6b3653e8b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf4c663b13e54d0fd1f06eb04b254a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b74c008c54339d1f848d47a252be.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2226b4e4d5b1d780f414085b8a945ae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede15a7dd8fdebb5e883ab39aff264e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e206ed70459e5c390e731503643d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d17b3034b48b75185514b7830353.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a81e5837cda6ef031e197fd222c85.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ce7873a8ed18e305a26425dc8c9a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518c21c3f4113dea6568f8f6c34cf2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfd160e71d39f791140d5744836a8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b27d44c0b5ca9250765187200c07f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02ea29bd700104e2a447db47df732.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b418185e1cbdaa683352cd1e0c5f36.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8af844fff29a54d59cac277784cc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714955bb9e64cb61832e1a9bb1564e43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926472fafbb4bd27f932634a36cf4316.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81f5e0922864b4dee2c972ecaf9906.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a19b30f71e7deae110e098f508492.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4250e1352c489218316a00efbbcd2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e17f7cf36597cd474cb1de9fd59ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a13d92150fdad89290925e1d6d6963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6d35d3da9206ebb93f78fbfbc879.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71ad3fcf8cdfb9d68facb210ec100.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c726f71daea745dfcc97b18d993a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022a4fe0a886f38a9f35c8c79fce040.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b45cbd67a15da3704434593adf49.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af154744fc423fd79976843c7a9fc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbb86c16344046e0c208dcb6b28227.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353354727467450ee3606975086ce83.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5bc71a9d9e0efeb7a9243b116549c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5e9621de058c44e7a604f39fcc48.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de757b838ac86919b24b9ee5d52f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec44a2f7decca0f021df259915cf6f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8306fde894892f73ee01d2c4b8f222.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ea8696bb935f0868cbc4a273e1f73.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac6566f9dfcc55beef858f2b69f3a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af24f74d27afb0f5ddd5ea9f9acf59.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6965f5677f89b0f9bfbe64e5db38e4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>521888</v>
+        <v>523417</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>52.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>521994</v>
+        <v>523448</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>522120</v>
+        <v>523455</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>28.6</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>522182</v>
+        <v>523462</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>522199</v>
+        <v>523479</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>5.55</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>522205</v>
+        <v>523493</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>522212</v>
+        <v>523509</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>2.55</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>522236</v>
+        <v>523561</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>35.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>522243</v>
+        <v>523585</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>45.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>522250</v>
+        <v>523608</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>43.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>522434</v>
+        <v>523622</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>29.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>522472</v>
+        <v>523707</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>522519</v>
+        <v>523714</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>17.5</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>522526</v>
+        <v>523721</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>23.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>522656</v>
+        <v>523936</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>522694</v>
+        <v>524001</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>130.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>522700</v>
+        <v>524018</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>106.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>522953</v>
+        <v>524025</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>28.0</v>
+        <v>16.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>522977</v>
+        <v>524056</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>523011</v>
+        <v>524148</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>33.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>