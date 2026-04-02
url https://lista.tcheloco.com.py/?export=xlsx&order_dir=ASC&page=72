--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,194 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 14:35</t>
-[...68 lines deleted...]
-    <t>PATINETE FOSTON FS-X10 RED 12000A</t>
+    <t>Lista gerada no: 02/04/2026 02:02</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7064 2-USB-C / 40W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7023 1-USB-C / 30W</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>MOTOSERRA SATE A-TK881  RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA COM MALETA  SATE A-TK883 / 47 PCS 2V</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA RECARREGAVEL SATE A-TK884 / 12V / 2 BAT / 34 PCS</t>
+  </si>
+  <si>
+    <t>PAPEL TERMICO PARA MINI IMPRESSORA SATE (A5-2)</t>
+  </si>
+  <si>
+    <t>Impressoras</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR SATE A-KP8111</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX MXQ PLUS 8K/128Gb/512Gb/WHITE</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>MXQ</t>
+  </si>
+  <si>
+    <t>TABLET HUAWEI MATEPAD 4-RAM 128GB 10.4"</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>HUAWEI</t>
+  </si>
+  <si>
+    <t>TABLET HUAWEI MATEPAD 4-RAM 64GB 10.4"</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR SATE A-KP8151</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR SATE A-KP8114</t>
+  </si>
+  <si>
+    <t>COMPRESSOR DE AR PORTATIL XIAOMI 2</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>RELOGIO DESPERTADOR SATE AC-T31/T32/T33/ALARME</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>FOSTON</t>
-[...11 lines deleted...]
-    <t>ESCOVA MONDIAL INFRA RED 2 EM 1 ES-01-IR/2V</t>
+    <t>MEDIDOR DE PRESSAO ECOPOWER EP-2773/BRA�O</t>
   </si>
   <si>
     <t>Cuidados pessoais</t>
   </si>
   <si>
-    <t>DVR TUCANO KIT 16CH 8 CAMERAS K16</t>
-[...29 lines deleted...]
-    <t>ALTO FALANTE PIONEER 6x9" TS-A6968S 450W/4VIAS</t>
+    <t>VIDEO PORTEIRO ECOPOWER EP-C101 SMART/WIFI</t>
+  </si>
+  <si>
+    <t>Video Porteiro</t>
+  </si>
+  <si>
+    <t>SPEAKER ALTOMEX A-6039 3"/USB/SD/FM/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>ALTOMEX</t>
+  </si>
+  <si>
+    <t>MARMITA PLASTICA SUNLIGHT S463</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>CALCULADORA CASIO FX991ES PLUS/PINK/CIENTIFICA</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1955 6.5"x2 BLUETOOTH/RECARREGAVEL/MICROFONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d44ea7cd082a7cd738e3e268b8236.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe11ca9353fdf6e10f342710f72aa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58272fd52c7609ae4faec5b62ff81937.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718979567278d70eeca5603e810afc0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad72c1b32ac2b2ab9d7af9ed325d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb9d945e4af88859d6b9e9ec8754d3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf20ea65b1249de56d5d5a49f2d95e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e3c7132212c60d71583686c20e0a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84ab07a2a80e5d03d862126bf3485.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6be10378cfeda0a15b4a023cd0e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0219f4eefb58bf943463203c3ec9f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f32e041efaa11f1a639ed83f730e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd599afdd1ac4cccd194d95918d502.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe26f4801250297c8a0a8ebf4472b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedc34c08adfb6ac106f4f1b391a2fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522d4b280b635877cd28b6087f9c75.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8947859c62affd61d5195c8ac1a88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48380b44a732d77d142a19c31e14a31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc600a11971474e0bd020809eaeb2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320ee87091050984525d8482688755.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13af89de5e56789faa7b7d280cf6e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6056c6230d8e68857c1015c3f3192.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb7a595856806cece95bc3795f7f2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1ac06b8f8e95cc0e9672de3d8159.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718743a1edcfedb581c564099b284b0a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9062d06cf47dbda0995f3423ac84.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581bf61fd3f5b4600e586066e36b06.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e28174ede4078a5653019a696475.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53f23b1698dceed1f1d0e3f6e05dcf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0adc50ae93a382cb5c96bc956ce2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231effb51f596409e435e40f018d8916.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68873e2749012c3684d0a7752278b2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0551de685c893645b367564e87d13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfaf4e5f75b99cf7aac0db2c55c28.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a52824522b45c0debf54145b0c8fb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944fae8bb7437af687d4aacbda4f12b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ef2068a91a43222139aef6bebea94.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a205f18aae140dd3531d6c8909d86a2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6a136ea8705d7b034fc41fb65c5f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450153ceb1d911dfacaf11df3dd47a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>520973</v>
+        <v>522199</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.0</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>521000</v>
+        <v>522205</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>34.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>521055</v>
+        <v>522236</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>521116</v>
+        <v>522250</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>8.25</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>521123</v>
+        <v>522267</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>16.8</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>521130</v>
+        <v>522472</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>521147</v>
+        <v>522526</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>521161</v>
+        <v>522656</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>8.75</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>521178</v>
+        <v>522694</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.8</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>521185</v>
+        <v>522700</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>8.25</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>521253</v>
+        <v>522953</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>575.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>521376</v>
+        <v>522977</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>521406</v>
+        <v>523011</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>28.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>521499</v>
+        <v>523073</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>149.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>521628</v>
+        <v>523189</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>14.9</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>521772</v>
+        <v>523240</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>25.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>521789</v>
+        <v>523288</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>25.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>521857</v>
+        <v>523318</v>
       </c>
       <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" t="s">
         <v>43</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>44</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>43.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>521864</v>
+        <v>523349</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>53.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>521871</v>
+        <v>523370</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>43.0</v>
+        <v>57.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>