--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,206 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 13:23</t>
-[...17 lines deleted...]
-    <t>Ventiladores</t>
+    <t>Lista gerada no: 02/04/2026 00:13</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA ECOPOWER EP-2995 / 20L</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7022 1-USB/20W/1-TYPE-C/3.0A</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MODULO NAKAMICHI NKTA100.4 4-CANAIS/2500W</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSM-8517 8" CONE SECO/400W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C520 / 12000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>CARREGADOR WIRELESS ECOPOWER EP-C836 5 EM 1</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>CONTROLE PARA RECEPTOR UNITV</t>
+  </si>
+  <si>
+    <t>Receptores e TV BOX</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA SATE A-P28 RECARREGAVEL / 20L</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR SATE  A-P29 USB/RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ MEGA STAR LS408BT USB/BLUETOOTH/2V</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>FERRO BRITANIA BFV2000B / VAPOR / 110V</t>
-[...17 lines deleted...]
-    <t>ELETRODOMESTICOS</t>
+    <t>CAFETEIRA MONDIAL  C-43 DOLCE  AROMA / INOXIDAVEL / 110V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
   </si>
   <si>
     <t>MONDIAL</t>
   </si>
   <si>
-    <t>VENTILADOR MONDIAL VSP-30B 30CM 6-PAS MESA 220V</t>
-[...80 lines deleted...]
-    <t>MONITOR BAK 27" LED CURVED 180Hz/GAMING</t>
+    <t>PROJETOR DE LUZ MEGA STAR LSPA18RC USB</t>
+  </si>
+  <si>
+    <t>EXTRATOR DE SUCO MEGA STAR JC622 INOXIDAVEL / 220V</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-661 BLUETOOTH/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA  MONITOR  SATE A-CP60</t>
   </si>
   <si>
     <t>Monitores</t>
   </si>
   <si>
-    <t>TV  20" LED  BAK  BK20D USB VGA DIGITAL 12V 2V</t>
+    <t>SUPORTE PARA MONITOR SATE A-CP61</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TABLET SATE A-CP28A</t>
+  </si>
+  <si>
+    <t>FRITADEIRA RAF R.5249 / INOX / 7.5L / 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>ASPIRADOR MONDIAL AP-31 TURBO PREMIUM / 1200W / 110V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>DONUT'S MAKER ELECTROBRAS EBDN-01 220V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4336461b62e2d2c7ef0e680f7ec18b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d7ec0dba43fc3ad9743a69236086.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad76f7771d4d2aa8c0996a22e385bf6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b4be589b41c5274b783bb2b5a9196.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f229a3d2704bf0dfde4e0d6780a7c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df134504d3c9e4a4e266aa7cb71a912.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c65a9015aa388652df93da9f9415e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f75bae5db79dfcfb6429304e8998.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6cffb952f2f34019ef2df5adeded4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388698cadcff418c2337b4b9ab1e2905.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37d0f6bc977e446b9d56e5ea8703b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39b82f6fbfa8ccf6a73053fd3497b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095ea05d8a93ea7c09e79fd5503fbb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3a76c9bfc12137aa52409ae605af.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a4775f15398156bf7ef5604a2e2d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c52ea2e6048447251d7879f69f7886.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12758905e3c27d8d264e2384a40af3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c75119ad7af05324a4cbd1c3d740.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa47f0e857faa251df43ac097dba82.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b4bb2f79c69a440505c41169d6d5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df59d30496ee25d6a69a4e3fd18a23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c194c488ae4796ac7cc0bc4f0e2fe9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e204317c14cbc131dd85ba35b35682.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c22d236a69d0ef7ed6b07f811a59.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc997de9431250acce073e26be7c415.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9310767e8a4203a9644945cade80d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3cc17260c982ebc448f4a00c3b1e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689493ceebbfd1a0f09a2855cd45660.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5d7873c007d3196eec2662a0d670.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea2a08f4bd162cffed1aa6b3c968f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270c4639d5766732b277f07bf546df.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199b511692a1d1b9b6eca03d929630.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0697f4f749fe93ae98a9462396b12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b99cf883d7db845ea2618b07cfd65.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10f53f2ad1fdf34c5964780a49cf7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888eedd5ae852f344644c71f20f873.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4817c56511af847b9aead00238520d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ef8223bc1cb967edcbbf7a9d98f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88d17148a5f2e2b869a916397fa6f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aacc17b0de423b60a42f7fbe119a6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>518604</v>
+        <v>520072</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>48.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>518611</v>
+        <v>520119</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>45.0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>518680</v>
+        <v>520126</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>518703</v>
+        <v>520157</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>20.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>518710</v>
+        <v>520188</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>63.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>518802</v>
+        <v>520195</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>21.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>518819</v>
+        <v>520201</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>20.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>518826</v>
+        <v>520270</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>29.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>518833</v>
+        <v>520287</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>29.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>518987</v>
+        <v>520317</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>518994</v>
+        <v>520454</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>519007</v>
+        <v>520478</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>519236</v>
+        <v>520485</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>88.0</v>
+        <v>33.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>519311</v>
+        <v>520652</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>519335</v>
+        <v>520751</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>3.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>519366</v>
+        <v>520768</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>298.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>519489</v>
+        <v>520799</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>28.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>519526</v>
+        <v>520973</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>6.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>519533</v>
+        <v>521000</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>129.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>519625</v>
+        <v>521055</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>68.0</v>
+        <v>17.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>