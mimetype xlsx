--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 00:13</t>
+    <t>Lista gerada no: 02/04/2026 02:02</t>
   </si>
   <si>
     <t>BOMBA PARA GALAO DE AGUA ECOPOWER EP-2995 / 20L</t>
   </si>
   <si>
     <t>Bebedouros</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
     <t>CARREGADOR ECOPOWER EP-7022 1-USB/20W/1-TYPE-C/3.0A</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>MODULO NAKAMICHI NKTA100.4 4-CANAIS/2500W</t>
   </si>
   <si>
     <t>Automotivo</t>
   </si>
   <si>
     <t>NAKAMICHI</t>
   </si>
@@ -230,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df59d30496ee25d6a69a4e3fd18a23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c194c488ae4796ac7cc0bc4f0e2fe9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e204317c14cbc131dd85ba35b35682.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c22d236a69d0ef7ed6b07f811a59.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc997de9431250acce073e26be7c415.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9310767e8a4203a9644945cade80d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3cc17260c982ebc448f4a00c3b1e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689493ceebbfd1a0f09a2855cd45660.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5d7873c007d3196eec2662a0d670.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea2a08f4bd162cffed1aa6b3c968f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270c4639d5766732b277f07bf546df.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199b511692a1d1b9b6eca03d929630.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0697f4f749fe93ae98a9462396b12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b99cf883d7db845ea2618b07cfd65.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10f53f2ad1fdf34c5964780a49cf7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54888eedd5ae852f344644c71f20f873.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4817c56511af847b9aead00238520d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ef8223bc1cb967edcbbf7a9d98f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88d17148a5f2e2b869a916397fa6f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aacc17b0de423b60a42f7fbe119a6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987102435b53d006e380ebfb19e5535a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2da722ba2ef612a10536fb4b57733e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a264c99b973d2098ce7fb455b0673.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6170478d649cbde9682a70376a99f9f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b32395912bea1c9233248fca9b2eb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374a3b9e4c8d7ec4779d67a2e28efe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6cf90b72d962f329704c43fdac4e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7ddaedc39e19716342247df8f675.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d4bd674046156bbb3f4abfd4dda06.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68222f1f7fadc0e8b1b1362dfd839a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c61fa354989cfa788ff6667f7c73.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb2b8e7bb2e52502c4ad1b7ff9f86.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747748ec40e7c2c376ab1c6a085cd25.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfbf83f4b07612c66976f4bf2ebd39.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7102ea98e6e83990f566a622bb232.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33097ecab22271a9951ab88a9fe2cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb96ea9c172d1a576c3e4898b459ab0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0e90e66522b21cca4ef7eff083edf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d7397885b10d2f57cadd1bec5c17.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6921117f05101d3d7c85e07a7a0d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>