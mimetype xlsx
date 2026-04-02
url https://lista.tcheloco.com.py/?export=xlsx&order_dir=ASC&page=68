--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,209 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 11:55</t>
-[...2 lines deleted...]
-    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8117</t>
+    <t>Lista gerada no: 01/04/2026 22:10</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA SUNLIGHT S150B  500ml INOX BLACK</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>BANCO RETRATIL PORTATIL</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-250EU 110V/220V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-112EU 220V/50Hz</t>
+  </si>
+  <si>
+    <t>IRRIGADOR BUCAL WATERPIK WP-462EU 220V/50Hz</t>
+  </si>
+  <si>
+    <t>MARMITA ELETRICA 1.5L MEGA STAR 110V/220V</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1938 8"x2 BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM007S/4MP/SOLAR/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM008D/4MP/2-CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM009D/4MP/2-CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MONDIAL BP-03-W PLANETARIA 220V</t>
+  </si>
+  <si>
+    <t>ELETRODOMESTICOS</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-10 / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-20 / VAPOR / 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550B EASY POWER BLACK 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-10 / VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-20 / VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>FERRO ELECTROBRAS EBPV-30 VAPOR / 110V</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE SUNLIGHT S-1951 ANTENA</t>
   </si>
   <si>
     <t>Lanternas Police</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...128 lines deleted...]
-    <t>Secadores</t>
+    <t>TELEFONE PANASONIC SEM FIO KX-TGB310 BINA/BLUE 2V/1-FONE</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>TELEFONE PANASONIC SEM FIO KX-TGB310 BINA/BLACK 2V/1-FONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4571c851640a9de5dc961f1ec493.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1ab3c7cb5eefdbee894b71b6bd1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13c94592926db177a577fb7b2b5e9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679e482968e0edfed1668f5b93d7a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac0f9efa529ce139b6511a21e6b503.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2bd0be39eb2982fef057fca17682e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857672c12f2b9aa209a27f9bef9a1c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd3e80365bfd9d48344aca249df8f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a608c9431f597eadf1ba9fa005830f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9393d1af420b41ec9ec731affe755.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f9b5836e1656cb9a4fad673060d40.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf87444f1816c0ee7b487c779f6c6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876f87c739a84e490cc6126ecefb58b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecfab1ebb71aa8c323e709df2e1308.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b232a711fd903d8147d2e1f7d89d3c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6274abba1db6c2078cd83aeeafd46.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f17a1b12da751c946a116b1af7ec0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96ea354fb1afedc3696af84ea1c06e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555bf75d67de8c2b43fc28f440d64a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6375b3492b94881004010bd60a773.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4acb8736adccdcc2fbe9294e12844a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca8917e2c3b7774e888656b4ac832.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453727e4525394b7e12ccada4bc46db.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d88cbb24bc9a11eeafe90450f29e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b5c0a9765845d064a34e5563425a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721520890e41987fe80204344634bd4b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aebdfb0947ca6d3d9f58765b33fb5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefc25de234ea28675eeb71905b6ac5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd8804503818638e224b4e81fefb83.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a5ecd96ad3af4284393bd569a603d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b788df624baf0446b3f8841eb8a438.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d5a486c1dca4ea9ea8c1264bf586.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bebbca63f3cd8f84a7a3b603db83f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36b6e568116c3f543c61564b7957a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec25b534c27cc549df638fb3b269dba.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d351ec3b4c93fd38e7bcc1ded9bcc11.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328dc684086b7da77d268107026a657.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66101f01bafff17c5aae6f9f4831a9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891036f73c5fc230883e6e875a0a1e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a00d67ea9c8d2e4dee386e4b759cb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>516983</v>
+        <v>518147</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.0</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>516990</v>
+        <v>518161</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>517003</v>
+        <v>518178</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>517027</v>
+        <v>518185</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>3.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>517034</v>
+        <v>518192</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>3.75</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>517089</v>
+        <v>518222</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>517133</v>
+        <v>518239</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>3.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>517164</v>
+        <v>518246</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>517201</v>
+        <v>518253</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>30.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>517225</v>
+        <v>518260</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>275.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>517263</v>
+        <v>518307</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>6.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>517386</v>
+        <v>518321</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>189.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>517584</v>
+        <v>518338</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>517638</v>
+        <v>518345</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>15.75</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>517713</v>
+        <v>518352</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>517782</v>
+        <v>518369</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>517829</v>
+        <v>518376</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>20.0</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>517850</v>
+        <v>518475</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>2.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>517898</v>
+        <v>518581</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>3.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>517904</v>
+        <v>518604</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>48.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>