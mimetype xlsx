--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,206 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 11:33</t>
-[...17 lines deleted...]
-    <t>LIQUIDIFICADOR MOLIMIX MLV-1200 TURBO PRIME 220V</t>
+    <t>Lista gerada no: 01/04/2026 22:16</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8117</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8118 2V</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>LANTERNA  ECOPOWER RECARREGAVEL EP-8119</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8121</t>
+  </si>
+  <si>
+    <t>LANTERNA PARA CABE�A ECOPOWER EP-8123 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>GRILL ELECTROBRAS PRESS EBPG-02 110V</t>
   </si>
   <si>
     <t>Eletrodom�sticos</t>
   </si>
   <si>
-    <t>LIQUIDIFICADOR MOLIMIX MLV-1200 TURBO PRIME 110V</t>
-[...4 lines deleted...]
-  <si>
     <t>ELECTROBRAS</t>
   </si>
   <si>
-    <t>LIQUIDIFICADOR ELECTROBRAS CRISTAL PRIME EBL-10 110V</t>
-[...2 lines deleted...]
-    <t>SECADOR TAIFF STYLE 2000W 220V/BLACK</t>
+    <t>LANTERNA POLICE ECOPOWER  EP-8108 10WATTS</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2238 USB/SD/FM/BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>SPEAKER AILIANG UF-A1213K 12"X2 COM MICEROFONE E BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>AILIANG</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR ELECTROBRAS PRACTIC EBMP-120 110V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADOR PROSPER  P-5800 ROSA 2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADOR ONIDA ON-1044 WHITE 2V</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>DRONE E99 PRO DUAL CAMERA</t>
+  </si>
+  <si>
+    <t>Drones</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CADEADO  20MM TOTAL TLK32202 / 1 UNID</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>ESMERILHADEIRA TOTAL UTG10912556 900W 110V</t>
+  </si>
+  <si>
+    <t>SECADOR CONTINENTAL RCY2010 800W PARA VIAGEM 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>SECADOR CONTINENTAL RCY2059 1600W 110V</t>
   </si>
   <si>
     <t>Secadores</t>
   </si>
   <si>
-    <t>TAIFF</t>
-[...92 lines deleted...]
-    <t>INICIO</t>
+    <t>SECADOR CONTINENTAL RCY2005 2000W 110V</t>
+  </si>
+  <si>
+    <t>MONITOR HYE 17" LED HYE17NLM COM HDMI</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>CAMERA HD DAHUA FULL-COLOR HDW1200CLQ AU/IN</t>
+  </si>
+  <si>
+    <t>SEGURANCA</t>
+  </si>
+  <si>
+    <t>DAHUA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7687b6f887542f63eef6274e8fda1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6568cff1f02db5002f772748e2b71.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eff81eb020b1c4ac98d8e58a3718f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce8b58fcc34965d142affe4505de0d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96be673562884d9552430ae4ff7133f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0e6325c9be95a4032d854a45e71d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9097d5cc464029a66d24d5dbf33c6f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d7180bf7c5e3d798db28cea70f8b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fc6f265e177cc8acfc14907404cb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521906a3ddc7f45f56ef4ad62b69b7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b857d214cbf4c71b7b44379de206c6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f750167ab2c962dd898a3b7ca3d130.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0320c1cc75086b163b81169ea2d4fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb5c2b2b3650f765f9198e1664f75.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f9235f9534ad17226824de70c2fb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7dea9cd7ed3353a3c9c7c4ab38bdf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd01cc18cfe53eb6a1e026ecfaa45.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a972e8622700619d7f6e5dac9c5bebc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096972b260b49546a522abe6c50e4bb4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d030a9e483d9741ad121fd00a243.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3a3319ef01e4205720938c4a3a4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bc7e18a17c3d4e86d03398845ccb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9dba33a6309c7d1f179f02b1e495.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50af22d8d868262384dd3e544e4d21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4508db95e43bee514e1bc2e4b6c17.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f9fcecf9e299c61bd5b588f89785.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1b61bae5a86f3a83e494e68d23a0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ef9a8f777a60ca433effdaa6a8dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0472e55ed4b9f686b31df549a7dd1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d676fc99da76a0017ca61374573db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fa3616de66b05ff2ca6c351ec4d96.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4099d54063cdae1e287d61b933d23.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04126735f8cbab86a98bb7857df318.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327a364bdd205d9c5ba230f1d4b3720.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f6958cbff5412c26bfd6ff25d81c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd96240e2380345def677cb07029f81.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db1c09367bfb1ec10cbddf412efd0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20469bc209ce2eeba5c883e67fdd359f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c721321e11f8b1cece6b118ba0122e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1b2deafc1dfa7ad6c649c7cab12c0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>515627</v>
+        <v>516983</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>28.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>515634</v>
+        <v>516990</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>33.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>515641</v>
+        <v>517003</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>33.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>515658</v>
+        <v>517027</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>39.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>515665</v>
+        <v>517034</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>38.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>515672</v>
+        <v>517201</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>43.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>515689</v>
+        <v>517263</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>44.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>515931</v>
+        <v>517270</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>39.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>515986</v>
+        <v>517386</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>25.0</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>516075</v>
+        <v>517522</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>2.8</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>516136</v>
+        <v>517638</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>2.8</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>516457</v>
+        <v>517713</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>516532</v>
+        <v>517829</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>3.26</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>516761</v>
+        <v>517850</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>54.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>516778</v>
+        <v>517881</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>98.75</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>516785</v>
+        <v>517898</v>
       </c>
       <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>516808</v>
+        <v>517904</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>516860</v>
+        <v>517911</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>516877</v>
+        <v>517942</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>10.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>516884</v>
+        <v>518024</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>15.0</v>
+        <v>17.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>