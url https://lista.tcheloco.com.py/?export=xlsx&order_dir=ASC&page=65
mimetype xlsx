--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,179 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 10:10</t>
-[...2 lines deleted...]
-    <t>SHAKE PORTATIL SATE A-P27 USB/TYPE-C</t>
+    <t>Lista gerada no: 01/04/2026 20:08</t>
+  </si>
+  <si>
+    <t>CAIXA NAKAMICHI SUB-WOOFER 10" AMPL.NBX255A 2000W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CONTAR DINHEIRO SATE A-B1101 2V</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CARREGADOR ONLY TURBO 3USB/V8/4.4A/2V/WHITE</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>ONLY</t>
+  </si>
+  <si>
+    <t>FONE ONLY SUMMER MOD24/MICROFONE VERDE</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7026 2XUSB-C 20W</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>PC ROUTER TP-LINK ARCHER C6 AC1300 4-ANTENAS</t>
+  </si>
+  <si>
+    <t>Roteadores</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>PC MOUSE SATE USB A-27 PRETO</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>PC MOUSE SATE A-43G SEM FIO PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>PIPOQUEIRA RAF R.9014 2L / 1200W / 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PIPOQUEIRA RAF R.9012 2.6L 1200W 220V</t>
+  </si>
+  <si>
+    <t>Pipoqueira</t>
+  </si>
+  <si>
+    <t>MIXER MEGA STAR GE-540 400W 220V</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
-    <t>SATE</t>
-[...98 lines deleted...]
-    <t>SUPORTE P/TV SATE 26"/55" A-RM2655 GIRATORIO</t>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR MOLIMIX CITRUS MEI-300 110V</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR MOLIMIX MAX CITRUS MEI-300 220V</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MOLIMIX MLV-600 PRACTI GLASS 110V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MOLIMIX MLV-600 PRACTI GLASS 220V</t>
+  </si>
+  <si>
+    <t>LiQUIDIFICADOR MOLIMIX MLI-800 POWER INOX 800W 110V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MOLIMIX MLV-1200 TURBO PRIME 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MOLIMIX MLV-1200 TURBO PRIME 110V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR ELECTROBRAS CRISTAL PRIME EBL-10 220V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR ELECTROBRAS CRISTAL PRIME EBL-10 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a367ced18d4c54aea05484aa8d263a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67382f29aca138b44d7994da282464.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ccc6698cdc6d4c20baaf3141f6bc9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a0de5be6eb7c383c9230f6c4a93d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3ead660d679e7cacc65bad72b044.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b1eaac69d2160d44865eb0eb6437.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456ab7dfda82dfdb05e5edad418b4df.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd49f48a124d56976855d62eb9ea2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874d0238bc7f2226bcc1550915a84c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b69d8ee89c843c892236ad6df15c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d7f2295ac672269e2d65a83f9dca6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2babb0c4187ef184ad4b080bb5ac9b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb4fd30d53f2497222835a167d84d7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aee84ee35f847d2e3ddcc7712a0ae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d830d2d1f8b16693388371c8a0e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb394eafce22d4b80b581a1dc7d0ef.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e31191f8f4a34ecbe592fb1d087b1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8c98dd2d44a2d276b30bb1ab65f1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87942b161e15de788bf69af707d329ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3b84a3e6042e875beef26cfefeb42.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b5f14128eb22e208868897a1f8d5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9515c05e12728f1a7c9e73fff51453.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b615ed516c4ceb0fc067259bfa47a20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee8c6df5f52a4b1798d836d31ff772.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b57caf891021e5579954e6b7314bc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08cd6a6e17ff783621888de8f51962.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c2947d7fbafb60d751eeff6963f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae1432c69e7c39a504b71cb7913b6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe864c3f0f08a578e655a36fc08eef3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0797c6c4cbb08174daa8362c106d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaa374d20617b197b26f8e31fc4931.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb00595b9e281f26031e205d0e0f03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9b6463dbb2882b93a26ea3b41821.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b2e3b8f82d0a2026936cd0bf893c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fef25f8dd4e4a759a4ea01747595d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691175111f8a1dea22ec158bfacb42c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98251be81b0a2f593072c770771c7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232612b3e8c7c26ce1696bfe848968.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc491b256beb3611ce9578a5b23eb0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb5380da9ba7cf9f8f7c552d09079b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>513944</v>
+        <v>514958</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>513968</v>
+        <v>515115</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>27.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>514088</v>
+        <v>515153</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>11.0</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>514149</v>
+        <v>515207</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>210.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>514200</v>
+        <v>515337</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>99.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>514231</v>
+        <v>515429</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>119.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>514248</v>
+        <v>515436</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>514378</v>
+        <v>515443</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>6.1</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>514507</v>
+        <v>515474</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>16.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>514514</v>
+        <v>515481</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>29</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>514569</v>
+        <v>515528</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>514590</v>
+        <v>515597</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>514613</v>
+        <v>515603</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>514644</v>
+        <v>515610</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
         <v>33</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>514651</v>
+        <v>515627</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="s">
         <v>36</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>514668</v>
+        <v>515634</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>30.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>514682</v>
+        <v>515658</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>514699</v>
+        <v>515665</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>6.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>514705</v>
+        <v>515672</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>7.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>514729</v>
+        <v>515689</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>15.0</v>
+        <v>44.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>