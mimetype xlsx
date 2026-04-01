--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,203 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 08:46</t>
-[...47 lines deleted...]
-    <t>Radios Car USB</t>
+    <t>Lista gerada no: 01/04/2026 18:17</t>
+  </si>
+  <si>
+    <t>CALCULADORA SHARP EL-501X2B CIENTIFICA</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>SHARP</t>
+  </si>
+  <si>
+    <t>CAMERA DE CARRO SATE A-DVR054 4.5" 2-CAMERAS</t>
+  </si>
+  <si>
+    <t>Cameras Automotivas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6705 400ML</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6703 80ML</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR SATE AROMA A-H6702 200ML</t>
+  </si>
+  <si>
+    <t>CAMERA SPORT SATE A-CS07 HD 720P</t>
+  </si>
+  <si>
+    <t>Cam Esportiva redundancia</t>
+  </si>
+  <si>
+    <t>CAMERA SPORT  SATE  A-CS08 FULL HD / 1080P / WIFI</t>
+  </si>
+  <si>
+    <t>Cameras Esportivas</t>
+  </si>
+  <si>
+    <t>CAMERA CORPORAL SATE CS02 HD WIFI</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 14"/43" A-1443A FIXO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 26"/60"  A-2660A  FIXO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 32"/80" A-32801 FIXO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 26"/55" A-RM2655 GIRATORIO</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV SATE 14"/43" A-RM43A GIRATORIO</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-091 5500W 2V COM DIFUSOR</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-2022 ION 4800W 110/220V</t>
+  </si>
+  <si>
+    <t>COPO TERMICO LONGNECK PORTA LATA/GARRAFA  - 420ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MAQUINA PROSPER P-1905 RECARREGAVEL/TRANSPARENTE 2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSE-6958 6X9"/3VIAS/500W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI CS-1618 6.5"/KIT/200W/2-VIAS</t>
+  </si>
+  <si>
+    <t>ALO FALANTE JBL GTO-X4 105W 2VIAS</t>
   </si>
   <si>
     <t>JBL</t>
-  </si>
-[...79 lines deleted...]
-    <t>MONDIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54081fcc4a21765699c17268790e538.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284d1c2318cfd8aa27b1562b1ee419d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d0d9adbb5b214fdea23ef87bfb63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c22170ebf0dbab12652e6a9dba40.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c6f1500c45ffb4f77fc39cce3dfe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520813a6d5d18f039d15e5cd96b9af99.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf837eee697c3f102e5f5ca818663cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571fa1ca213dc0700390153a4985959.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa845d954e37f60bd48096719f851.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e66b4ce5fa888ecf17ce2e4866d8fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674045426a699c81fa7766fc50bb50e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad860593ec87ae4395eb42a7913ba2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946cfb0f0e1bc0c09c0e09c385d05aa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e765a43de146bc0bd537aaa6e6eb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee26257e2807501c4ff56ef1c276afa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9b121c78d8f0c38a64b61d441184.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07ce375388408507eec016a133cf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7fc1b7d47f9c44f1317d93425bebe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded68329cfdd2e9f7ea43ae514b345a8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de433d2cc770c71827ebc6a4422e42a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8df363e5c67755d645de64e642504.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0671677d1110cec8c52604f9b51d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf1a9cb675ae20ad9692a8df666e0a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e426e09a6d6a5b10002e0560035a3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b10be6c44b73fa9bf6420315af42.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47f1bd5b8fc56f8a9a1c3c391dd75.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd36ca332eb457f8ca02266a5a1d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bbb8e367e859070041fb17cf4273.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925f27ecc8c624a1c0059a3e7dec421.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c347378d55b87d7099fd8168d3de.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c568eedae0f3d68ca067425b16b49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f69489da8c0a89146ad03fff973983.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c80f06c39c0b8712a8a3f6485f36d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd877d1e1dadf492688bbd67effbbe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693439e900ecbf98f1d264afe650520b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb20c75660faeb3cb78539601e5abc3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e8a9c385cd8a4a733f222ca7e40e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe9c92576bea15fd71e1dbdfeff45.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b56bd0661df9d5deeacae366b35a3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100504c15d63904f9a21ddc98491f93.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>513104</v>
+        <v>514378</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.5</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>513241</v>
+        <v>514507</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>513265</v>
+        <v>514514</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>513319</v>
+        <v>514569</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>513357</v>
+        <v>514590</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>6.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>513395</v>
+        <v>514644</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>513432</v>
+        <v>514651</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>4.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>513463</v>
+        <v>514668</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>33.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>513470</v>
+        <v>514699</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>43.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>513487</v>
+        <v>514705</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>55.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>513586</v>
+        <v>514712</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>38.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>513661</v>
+        <v>514729</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>513814</v>
+        <v>514743</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>513845</v>
+        <v>514798</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>31.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>513937</v>
+        <v>514804</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>513944</v>
+        <v>514811</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>513968</v>
+        <v>514835</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>27.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>514088</v>
+        <v>514897</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>11.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>514149</v>
+        <v>514903</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>210.0</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>514200</v>
+        <v>514927</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>99.5</v>
+        <v>38.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>