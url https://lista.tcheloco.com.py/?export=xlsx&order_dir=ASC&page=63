--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -34,186 +34,186 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 08:44</t>
-[...5 lines deleted...]
-    <t>Ferramentas</t>
+    <t>Lista gerada no: 01/04/2026 18:20</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYUNDAI HY-FSC40BBW COLUNA 16" 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO AKZ-K23 / BLUETOOTH / LED / VERMELHO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>FONE STN-28 CAT/BLUETOOTH/LED/VERDE</t>
+  </si>
+  <si>
+    <t>FONES/MICROFONE</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JST-J47 UNICORNIO / BLUETOOTH / LED / PRETO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JST-J47 UNICORNIO / BLUETOOTH / LED / AZUL</t>
+  </si>
+  <si>
+    <t>CARREGADOR XIAOMI MDY-16EF - 33W - TIPO-A+C</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CABO USB XIAOMI SJX10ZM TYPE-C/1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL CELEBRITY 100/USB/BLUETOOTH/SD</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>RADIO CAR JBL CELEBRITY 150/USB/BLUETOOTH/SD</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE  PIONEER 12"TS-W32S4  1500W  BOBINA SIMPLE</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR FREE HOME XT-2000 XTREME 2000W   110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBEAR WAER  WA-1895 RECARREGAVEL USB/2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>WAER</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MEGA STAR KC-1828 / BRANCO / 220V</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO ECOPOWER EP-H112</t>
-[...2 lines deleted...]
-    <t>Fone com fio</t>
+    <t>CALCULADORA SHARP EL-1611V COM BUBINA</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>SHARP</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR SATE AP-26 USB RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>SHAKE PORTATIL SATE A-P27 USB/TYPE-C</t>
+  </si>
+  <si>
+    <t>CORTADOR DE PAPEL SATE A-CUT002 220V/50Hz</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-613 BLUETOOTH/USB/SD/FM</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CARREGADOR ECOPOWER EP-7025 1-USB/2-USB-C  65W</t>
-[...113 lines deleted...]
-    <t>HYUNDAI</t>
+    <t>SPEAKER ECOPOWER EP-S202 12" BLUETOOTH  2V</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>FRITADEIRA  AIR FRYER MONDIAL AFD-01-BI 8L 110V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b793126faf28c36a0a212346eff3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b28d99cd3a857a70cae8baa83e06a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afa53cf033ef77cc7a799847b82a6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d5a99d1aef41a76837f4b90d3dc1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06daaf28183887963a7e99e332cd47.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0040d7fbec017e9995d6d0ef66c0e3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e48d80d2dd60221511f259e5a6d7bb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f68b59a6e6452620e2e45a8cb1b49a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b315f6929266b9b2d21ab4770d6cede.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca4a240a627a9fe1fd0bec95e8d70.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ccb54e34cbc0238a80d65b562d8a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5619c451cabc49eaa733884cba64.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69f3bc0e531ab6e34ccb5c372d780.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a8133c8e36ff0341fa9aa8eb175b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b804f2c563ade9c863016e2296de8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314f5093c159f384e00ab02401c31d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785014bbfe84569576d97d65e07cc8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbced08866168b1359229ecb890a67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986ba97a08eb4b1cdcfadb310eacf64.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad88836414518461f65a24b69b19488.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3396554e2faea7c790410ceb13fe76.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6700d24a0b176fabc956de17cb3a5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd72019402831d29a003075e6e880b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f03f0ff41c7bd12f7931f32b1be929.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcabe773f8c9e070e8298ed25633626.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b76b4ee509fc3c2c51e1713053715.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45674909fe0f997d13664bdd264fa0ab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a7a32a252a367eed28d45f3a5eb67.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4613cc45accaf17d921b9e6a6afbfd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4786d7d01819834eb8918a5642305c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242afc9063a85b3b12141473491934c0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428161778fa6ae2ccfc097951b98e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e66ff6ad1a08eee38a93b10d5c06.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc79b7e30ae33c6b85325a84733e66.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1568c86cd103c42c07836fbf5bbd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc48d927551ddd7850a50ac186ffe44.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fbe19e5ec15d7fd9e6c5ff4d21cd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebced92d23757197de34658f8cbd4a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f2e2ef707ed71371adca86c42a61.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd955c554aa875e96176a6921853ed02.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>511797</v>
+        <v>513241</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>30.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>511858</v>
+        <v>513265</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>511872</v>
+        <v>513319</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>511933</v>
+        <v>513357</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>59.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>511964</v>
+        <v>513395</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>6.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>512305</v>
+        <v>513401</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>68.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>512329</v>
+        <v>513432</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>63.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>512367</v>
+        <v>513463</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>58.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>512374</v>
+        <v>513470</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>512480</v>
+        <v>513487</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>11.75</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>512534</v>
+        <v>513586</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>58.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>512848</v>
+        <v>513661</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>512855</v>
+        <v>513814</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>35.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>512923</v>
+        <v>513845</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>2.5</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>512930</v>
+        <v>513937</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>512947</v>
+        <v>513944</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" t="s">
         <v>41</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>512992</v>
+        <v>513968</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>31.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>513005</v>
+        <v>514088</v>
       </c>
       <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>32.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>513012</v>
+        <v>514149</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>513043</v>
+        <v>514200</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>58.0</v>
+        <v>90.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>