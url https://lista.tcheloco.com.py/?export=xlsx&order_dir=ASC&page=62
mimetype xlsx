--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,203 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 07:28</t>
-[...14 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
+    <t>Lista gerada no: 01/04/2026 16:15</t>
+  </si>
+  <si>
+    <t>BALAN�A DE PRECIS�O MEGA STAR BC50  500G</t>
+  </si>
+  <si>
+    <t>Balan�as</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>PARAFUSADEIRA RECARREGAVEL MEGA STAR FZ853</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H112</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7025 1-USB/2-USB-C  65W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MONITOR MTEK 20" LED HDMI/VGA  MSH20NHT</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>MICROONDAS MEGA STAR MCW-208 20L 220/50Hz</t>
+  </si>
+  <si>
+    <t>Microondas</t>
+  </si>
+  <si>
+    <t>CABO RCA 5 METROS SVART BLINDADO   CORES</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>SVART</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO SATE A-FAN805 C/LUMINARIA 2V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP TUCANO SMART PT42 WIFI/HD/PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>CAMERA IP TUCANO SMART PT28 WIFI/HD/PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>SPEAKER BOOMBASTIC SMART-200/BLUETOOTH/180W/BCS-200</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>BOOMBASTIC</t>
+  </si>
+  <si>
+    <t>SUPORTE  PARA  TV SATE 55" - 120" A-55120A FIXO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>VENTILADOR NOBEL HOME (3 EM 1) 18" 220V (3 velocidades)</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-216     2V</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7020 BLUETOOTH/SD/USB/7"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVE DE FENDA WADFOW WSS2204 / 4 PCS</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>ESCOVA ONIDA ON-8050 5 EM 1 / 110V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>ESCOVA ONIDA ON-8050 5 EM 1  220V</t>
+  </si>
+  <si>
+    <t>RADIO MEGA STAR RX-939BT AM/FM/BLUETOOTH/USB</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>VENTILADOR AIR COOL S2120 3-VELOCIDADES 220V</t>
   </si>
   <si>
     <t>DIVERSOS</t>
-  </si>
-[...112 lines deleted...]
-    <t>PARAFUSADEIRA RECARREGAVEL MEGA STAR FZ853</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf9bde5a76d0c148800f2ba3b5663e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae5d398b2a4c7572a398051c9c2ec.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524bc1172399f39c51457263cc6024.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa081922f8eb18cb376aacf871d77.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46836465ef8a3e548a4efc562945eaa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d45d1de8c3472243a60c7b8cd6b491.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecc82032191fc900c3efb4199697c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3f42552e09124f4634cc13e3d564.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be188c0c6e07319691d640f42d266e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc590bebdf5c13d5a43fbd828195e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a11ae0673156c3ce2ae8eb3d4be6b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58962f18d74a735337529fed6ee8d66a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301365961384b4efd8990df1fecc1d9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ea497f5da5ce596460286ac04ecf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac92720835d695fc3277efd12a054.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb1871925512ca6f6550e643a100f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc9f89b403c3b3be286bc181834fc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630214ac231541f0e607d99e29a7ffcc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0006e960a21578cf8fcaf3f07f88.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501e45396a401684da7ad676b59c70.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5733ad3cbe53fbe9a2eeee7768c1b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058fe719b33ae83fde0ac2bb3cbd20.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98976c35ffda5dd18a215c17dd8c4f39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25f1c99afaa8b155d3ac923b18f10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdce1869f27b9ca138df6a82c569b6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1780ebb0f2da150d66707cd2788aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf351286225df5cb6d809afd78496d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18261e4a4d1ac58437168963b868b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a00799f2ebe120a9d9bb102eb86ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69942256275931e28ab5467eab7578.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4e44f53db75fb9406d4b05ce7c1e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d44e5c2e83479d4209a8dfecf2cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3001a1ee381b745e2ef58cb8ec895b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8efc6daa5cf6eaebb004601ca2b4e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb803d27c65dab564153ea4afe5b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727a7473d951bf80da55418e811d66.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f258fb6fef6ce067d6ea27c49d43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40072b7158b3797a1dac25548fe4be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12786b31c94a7b26c2797d9af1ca36.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ed4dc08d03da18add03d0be68be1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>510660</v>
+        <v>511759</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.0</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>510844</v>
+        <v>511797</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>510905</v>
+        <v>511858</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>4.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>510943</v>
+        <v>511872</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>2.3</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>510967</v>
+        <v>511933</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>2.5</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>510981</v>
+        <v>511957</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>2.5</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>511056</v>
+        <v>511964</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>22.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>511124</v>
+        <v>512329</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>4.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>511162</v>
+        <v>512367</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.9</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>511193</v>
+        <v>512374</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>12.5</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>511209</v>
+        <v>512534</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>2.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>511216</v>
+        <v>512749</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>2.0</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>511247</v>
+        <v>512848</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>7.65</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>511254</v>
+        <v>512855</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>8.82</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>511353</v>
+        <v>512879</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>5.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>511384</v>
+        <v>512923</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>15.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>511483</v>
+        <v>512992</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>23.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>511575</v>
+        <v>513005</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>45</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>38.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>511759</v>
+        <v>513012</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>5.75</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>511797</v>
+        <v>513104</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>30.0</v>
+        <v>13.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>