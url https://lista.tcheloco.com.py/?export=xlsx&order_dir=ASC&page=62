--- v1 (2026-04-01)
+++ v2 (2026-04-03)
@@ -14,206 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/04/2026 16:15</t>
-[...5 lines deleted...]
-    <t>Balan�as</t>
+    <t>Lista gerada no: 03/04/2026 05:03</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H112</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7025 1-USB/2-USB-C  65W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MONITOR MTEK 20" LED HDMI/VGA  MSH20NHT</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>MICROONDAS MEGA STAR MCW-208 20L 220/50Hz</t>
+  </si>
+  <si>
+    <t>Microondas</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>PARAFUSADEIRA RECARREGAVEL MEGA STAR FZ853</t>
+    <t>CABO RCA 5 METROS SVART BLINDADO   CORES</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>SVART</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO SATE A-FAN805 C/LUMINARIA 2V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP TUCANO SMART PT42 WIFI/HD/PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>CAMERA IP TUCANO SMART PT28 WIFI/HD/PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>SPEAKER BOOMBASTIC SMART-200/BLUETOOTH/180W/BCS-200</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>BOOMBASTIC</t>
+  </si>
+  <si>
+    <t>SUPORTE  PARA  TV SATE 55" - 120" A-55120A FIXO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>VENTILADOR NOBEL HOME (3 EM 1) 18" 220V (3 velocidades)</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-216     2V</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7020 BLUETOOTH/SD/USB/7"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVE DE FENDA WADFOW WSS2204 / 4 PCS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO ECOPOWER EP-H112</t>
-[...91 lines deleted...]
-  <si>
     <t>WADFOW</t>
   </si>
   <si>
     <t>ESCOVA ONIDA ON-8050 5 EM 1 / 110V</t>
   </si>
   <si>
     <t>Escovas Alisadoras</t>
   </si>
   <si>
     <t>ONIDA</t>
   </si>
   <si>
     <t>ESCOVA ONIDA ON-8050 5 EM 1  220V</t>
   </si>
   <si>
     <t>RADIO MEGA STAR RX-939BT AM/FM/BLUETOOTH/USB</t>
   </si>
   <si>
     <t>Radios</t>
   </si>
   <si>
     <t>VENTILADOR AIR COOL S2120 3-VELOCIDADES 220V</t>
   </si>
   <si>
     <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYUNDAI HY-FSC40BBW COLUNA 16" 220V</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO AKZ-K23 / BLUETOOTH / LED / VERMELHO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5733ad3cbe53fbe9a2eeee7768c1b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48058fe719b33ae83fde0ac2bb3cbd20.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98976c35ffda5dd18a215c17dd8c4f39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25f1c99afaa8b155d3ac923b18f10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdce1869f27b9ca138df6a82c569b6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1780ebb0f2da150d66707cd2788aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf351286225df5cb6d809afd78496d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18261e4a4d1ac58437168963b868b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a00799f2ebe120a9d9bb102eb86ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69942256275931e28ab5467eab7578.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4e44f53db75fb9406d4b05ce7c1e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d44e5c2e83479d4209a8dfecf2cd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3001a1ee381b745e2ef58cb8ec895b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8efc6daa5cf6eaebb004601ca2b4e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb803d27c65dab564153ea4afe5b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727a7473d951bf80da55418e811d66.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f258fb6fef6ce067d6ea27c49d43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40072b7158b3797a1dac25548fe4be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12786b31c94a7b26c2797d9af1ca36.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ed4dc08d03da18add03d0be68be1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0c1714f44087dcf68cc39d43bb18.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bbc473103b2b00a35c915e3b3a8bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf0b9b3205bbb5377b2c176dad5fec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5e8359f6b5744576cdffdcb8c8e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef69294b0305618d55db8e7a91d0d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e1b28228e4fc122dfe3e6590f9e9b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6714088291202c1a394f40a71d604.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8578060471d863fc72dff2850367f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c01c520e1ce36edf336c8131c92f7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc810c38a57656b46c8f25a27aadc7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0b1b7647b0a75f4672584b1e553e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6fb038b76b9c02ca52dafe059580.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941dc5e1608a636b74c1d167961973.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a826bd4cb164f4c5c3ac8ac46b01af.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40cb0d895f51308b03f45dabe5dd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a7c7cd680420fecd3ba547163ec4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3eecb08ff0fb4d2bdb50575633d7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc70ab2f5a7bc03a1333e0b5fd0cb1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0625a79950310fdf977b02dc1d95d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc5164e5766c84e7e4ef58edeca2a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1178,386 +1181,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>511759</v>
+        <v>511858</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>5.75</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>511797</v>
+        <v>511872</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>30.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>511858</v>
+        <v>511933</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>1.5</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>511872</v>
+        <v>511957</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>511933</v>
+        <v>511964</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>59.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>511957</v>
+        <v>512329</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>69.0</v>
+        <v>63.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>511964</v>
+        <v>512367</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>6.5</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>512329</v>
+        <v>512374</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>63.0</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>512367</v>
+        <v>512534</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3">
         <v>58.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>512374</v>
+        <v>512749</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>29.9</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>512534</v>
+        <v>512848</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>58.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>512749</v>
+        <v>512855</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>22.5</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>512848</v>
+        <v>512879</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>512855</v>
+        <v>512923</v>
       </c>
       <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>512879</v>
+        <v>512992</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>512923</v>
+        <v>513005</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>2.5</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>512992</v>
+        <v>513012</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>31.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>513005</v>
+        <v>513104</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>32.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>513012</v>
+        <v>513241</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>513104</v>
+        <v>513265</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>13.5</v>
+        <v>6.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>