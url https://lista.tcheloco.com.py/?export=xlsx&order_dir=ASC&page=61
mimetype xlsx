--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,209 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 07:27</t>
-[...65 lines deleted...]
-    <t>Mouse</t>
+    <t>Lista gerada no: 01/04/2026 16:28</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 128GB  USB 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>Pen Drives</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 32GB USB 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 64GB USB 3.2 - PRETO</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL L-550-R EASY POWER / VERMELHO / 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA ALLWIN AL-SW288G GRILL 110V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>LANTERNA POWER MD-D502 RECARREGAVEL 07LEDS</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H107  / TIPO-C</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CABO USB SATE AL-CC2 / USB-C / USB-C / 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>BATERIA MAXELL CR1616 CARTELA C/ 5PCS</t>
-[...41 lines deleted...]
-    <t>PASSADEIRA BRITANIA A VAPOR BVP02L 220V</t>
+    <t>CABO USB SATE AL-AC2 / USB-A - USB-C / 2M</t>
+  </si>
+  <si>
+    <t>OTG ECOPOWER EP-R004 3 EM 1 USB-C / USB-USB</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>OTG ECOPOWER EP-R003 V8</t>
+  </si>
+  <si>
+    <t>PENDRIVE  SANDISK Z430 128GB USB 3.0 BLACK</t>
+  </si>
+  <si>
+    <t>LAMPADA XENON H1 12V  55W</t>
+  </si>
+  <si>
+    <t>Kit Xenon LED</t>
+  </si>
+  <si>
+    <t>LAMPADA XENON H3 12V  100W</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z430 16GB USB 3.0 BLACK</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z430  64GB USB 3.0 BLACK</t>
+  </si>
+  <si>
+    <t>KIT CHAVE DE FENDA WADFOW WSS2408 / 8 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>FERRO OSTER GCSTB4112 SECO / 110V / AZUL</t>
   </si>
   <si>
     <t>Ferros</t>
   </si>
   <si>
-    <t>BRITANIA</t>
-[...17 lines deleted...]
-    <t>PENDRIVE SANDISK Z410 64GB USB 3.2 - PRETO</t>
+    <t>OSTER</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4914 100W/2V</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4915  200W/2V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42210d2d0f677d1c67303ca9448894.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c9a78caee10002471aa6b6162851.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9223de63c3f4dea8d21030bde281f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5867c1158130ffbaeea2d162c2100.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91792abcead7f1150465391f4d3ee888.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b0217895653a2598dc07819a46d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b9cebba3a1f64c02a99fb82f52a47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db2984d9787cb84079c2644625601.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a229aee7dae8dca3ba4d99e8a878.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd72621233d011fcc97e5d13801f4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec79bf2f36a6113bda6c1ddffb504.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870babe66373b9607bd7453dcbccc529.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c3275f97dcccdbb75299c2688edd4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0c28035fc4acd159ce87fa37eb186.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f521cda566b37d818790055197e760.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89c293072c9540cfd176b3e42639a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f51c8a637d783077fa48fa00abbf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9f57fbb1e8efa935ec0b9966a833.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592fe5d9183cdc73fe7b4fe883a9a45.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5450c0d0f1af655033a68081d65d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362680676f02736a742940f18fb7cdd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fd6ebf08b82cff2b9366d72e58e6b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a21a18e71efe849ac1da7fe64f6e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f21a3495a531c0c3c3472c92cbe65.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350701c3dd09fd1427c9de1aa85ebde7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb51ac6a4e27243755f00681c2498.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9eb667d01f0aaa94cab6e3a8794d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff259cbdc50e24280997aadbca391e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66100a19f14ab96de0eafe9b42839bc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22fb1146d21a4df5502322ed1c2e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d6ab37e49e5f32dccd6d929353dbb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b07aa165ca2c749d22bf55df0587.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90345c4171468c9efe9776f86cd1e46.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd43fd06e811b96db5a4850cdc004.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0f8d6f794a769edc09570e779330d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357558e943f2cc99932de8fb2db1bb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e1f7f3ea726d477a7fd4e72e0300.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ff835b0cb94a67bbfc8e6c911dc3c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1761f26d2c51d4f8c0beda40781f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eaa58fca159babef9c86d2bac7777.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>509732</v>
+        <v>510585</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>66.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>509749</v>
+        <v>510592</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>72.0</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>509794</v>
+        <v>510608</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>32.0</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>509824</v>
+        <v>510660</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>509879</v>
+        <v>510844</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>55.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>509930</v>
+        <v>510905</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>74.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>509961</v>
+        <v>510943</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>46.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>509992</v>
+        <v>510967</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>38.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>510042</v>
+        <v>510981</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>510080</v>
+        <v>511124</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>2.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>510097</v>
+        <v>511162</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>2.67</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>510103</v>
+        <v>511193</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>3.75</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>510172</v>
+        <v>511209</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>510318</v>
+        <v>511216</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F15" s="3">
-        <v>6.75</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>510332</v>
+        <v>511247</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>10.0</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>510486</v>
+        <v>511254</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>25.0</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>510509</v>
+        <v>511353</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>1.2</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>510585</v>
+        <v>511384</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>12.5</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>510592</v>
+        <v>511452</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>7.9</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>510608</v>
+        <v>511483</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>10.25</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>