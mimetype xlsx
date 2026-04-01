--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,197 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 06:04</t>
-[...2 lines deleted...]
-    <t>RADIO CAR ECOPOWER EP-660 BLT/USB/SD/FM</t>
+    <t>Lista gerada no: 01/04/2026 14:32</t>
+  </si>
+  <si>
+    <t>PIPOQUEIRA BRITANIA POPFIT RED / 220V</t>
+  </si>
+  <si>
+    <t>Pipoqueira</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE DE ALPHASONIK 6.5" AS26 3VIAS 350W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ALPHASONIK</t>
+  </si>
+  <si>
+    <t>AUTO FALANTE INFINTY 10"  SUBWOOFER SLIM REF1000S 800W</t>
+  </si>
+  <si>
+    <t>INFINITY</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE INFINITY  12" SUBWOOFER SLIM REF1200 1000W</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE PIONEER 6" TS-R1651S-2 300W 3 VIAS</t>
+  </si>
+  <si>
+    <t>PIONEER</t>
+  </si>
+  <si>
+    <t>CABO RCA KIT RADIANT PRO RD-PRE8GA 1800WATT</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM 6.5" NAKAMICHI NBF17.0A - SLIM SUBWOOFER AMPLIFICADO</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>RADIO CAR PIONEER MVH-S325BT USB/BLT/SPOTIFY</t>
   </si>
   <si>
     <t>Radios Car USB</t>
   </si>
   <si>
+    <t>ALTO FALANTE JBL 6.5" GTO 629C KIT 60WRMS/180W 2VIAS</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL 4" STAGE3 427F 150W/30WRMS 2VIAS</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL 6"X9" STAGE3 9637F 75WRMS 3 VIAS</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL 6.5" SHOCKWAVE 100W65 100WRMS CONE SECO</t>
+  </si>
+  <si>
+    <t>TWEETER JBL GTO-X34T 150W/50WRMS</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA SMART XIAOMI MJHWSH02 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>PC MOUSE SATE USB A-30 PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>BALAN�A DE MERCADO SATE AB-21001 40KG 2V</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>ASPIRADOR DE CARRO SATE PORTATIL A-CV1201 12V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-657 BLT/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>RADIO CAR ECOPOWER EP-7019 BT/ SD/USB/7"</t>
-[...29 lines deleted...]
-    <t>RELOGIO DESPERTADOR CASIO TQ-218</t>
+    <t>PASSADEIRA BRITANIA A VAPOR BVP02L 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>CABO RCA "Y" 2 MACHOS 1 FEMEA STORM TECH</t>
   </si>
   <si>
     <t>DIVERSOS</t>
-  </si>
-[...79 lines deleted...]
-    <t>ALTO FALANTE INFINITY  12" SUBWOOFER SLIM REF1200 1000W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a87fdcd7ba5920e08d47ad7342ec6b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44198d5abd387fd180ed4ee382b605.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e2976453e2fa71eefcbeb8bbafd31.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bd6f56466d54ceda520b42566eaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf96c6857b491feaf8d84d37e25fce.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1184fa3bc387b2594c9b0507d0227.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f111a2d2e478811fd418c09a1990fde.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46d7852deadf0d2983723455a370b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815c5e83f9bb83e9118dee445a722d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578dcceace141124283fbf91306f7c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629617638dcad3938a7830cf63e074f8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162eed5e18ff75864af7c7510640a13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d1d60d73598b464b4d709f598315b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769686589112cbb147a3f7637ce1fd3c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c761446b709a810ac992d9c1494b87.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d6c1ff03a270c11a34b4c34f480b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e70cecb76583133e00e9d1e6b4d43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092560982579e658c6b233a7c3f13380.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b1133dbf28eabccd9f08f49c2806.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd3e1366cae29c2b339427d5449d5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671d09f1b9efc0aa6b029f887ae88a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebbebc7c8330ac7353e29d37102c3c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf319caf74cc43b2ea75a45d87d0ff4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc57f80f33513c98c9d9699f6c38a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9da8fa915468edaff65d23bf5013c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db24e3171f3400a57273e23863d0d62.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86043179c1cf9c7a82723acbe9c93710.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628126437e0e03764baf590e4e8e5f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1080becd7bf3d5d6bc21c7b103d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ceaafe2f5787a17b660e3e5f4538.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c04135e8fc36d0ede0c813691e0bd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f57a6ddde63f944812e35e326077.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717a87d473dc2698802d79af810d82.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258560c010b37e6d219a11e9267516.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba5781a3f13ce4f6b97be6071e0d85.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f215de92e957ef7397a50973d2824.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442cbd9eb75009ad248e2aba26100f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca408f26fa99a02b571948f23cbe04.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996c01a1c88042cc4374d2898e52a59.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162ba8e07030c533e9f4a18e6acd33.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>508681</v>
+        <v>509541</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>508704</v>
+        <v>509718</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>29.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>508711</v>
+        <v>509732</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>11.6</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>508735</v>
+        <v>509749</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>55.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>508872</v>
+        <v>509794</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>17.9</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>508889</v>
+        <v>509824</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>9.9</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>509046</v>
+        <v>509862</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>16.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>509053</v>
+        <v>509886</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>11.0</v>
+        <v>86.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>509077</v>
+        <v>509930</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>21.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>509084</v>
+        <v>509954</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>509091</v>
+        <v>509961</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>13.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>509107</v>
+        <v>509978</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>12.75</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>509176</v>
+        <v>509992</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>6.5</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>509503</v>
+        <v>510042</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>26.5</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>509510</v>
+        <v>510080</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>509541</v>
+        <v>510172</v>
       </c>
       <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
         <v>39</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>40</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>509718</v>
+        <v>510318</v>
       </c>
       <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>509725</v>
+        <v>510332</v>
       </c>
       <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>29.0</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>509732</v>
+        <v>510486</v>
       </c>
       <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>66.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>509749</v>
+        <v>510509</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>72.0</v>
+        <v>1.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>