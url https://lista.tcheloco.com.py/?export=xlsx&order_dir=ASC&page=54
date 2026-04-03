--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -14,206 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 03:35</t>
-[...11 lines deleted...]
-    <t>FOGAO ITATIAIA ESSENCIAL COOKTOP (5 BOCAS)</t>
+    <t>Lista gerada no: 03/04/2026 06:46</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7034 1 - USB  / 2.1A / TYPE - C</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR PARA CARRO 12V  ECOPOWER EP-7028  70W / USB / TIPO C</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
+  </si>
+  <si>
+    <t>CAMERA HD HIKVISION COLORVU DS-2CE70DF0T/IN</t>
+  </si>
+  <si>
+    <t>C�meras de Seguran�a</t>
+  </si>
+  <si>
+    <t>HIKVISION</t>
+  </si>
+  <si>
+    <t>BARBEADOR  VGR V-331 PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR VGR V-332 PROFISSIONAL LCD</t>
+  </si>
+  <si>
+    <t>GRILL CONTINENTAL KJ-210A           220V</t>
   </si>
   <si>
     <t>Eletrodom�sticos</t>
   </si>
   <si>
-    <t>PILHA RECARREGAVEL PHILIPS AAA 1000MA / 4 PCS</t>
-[...8 lines deleted...]
-    <t>COPO TERMICO   473ML PRETO</t>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1929 BLUETOOTH 6"</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>KIT DE CHAVES  kEYUSHUN  (06-CHAVES)</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - FURADEIRA RECARREGAVEL NAPPO NHK-041 / 78 PCS</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV L2121 2X12" RECARREGAVEL / USB / MICROFONE / BLUETOOHT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA / CABELO MEGASTAR GWE040  RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CAFETERA MEGASTAR CAF02 DOLCE G / 3 EM 1 / 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>MIXER MONDIAL M-15 PRATIC PRETO  110V</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MAGEFESA MGF1649 1200W GIRATORIO 220V/50HZ</t>
+  </si>
+  <si>
+    <t>Climatiza��o</t>
+  </si>
+  <si>
+    <t>MAGEFESA</t>
+  </si>
+  <si>
+    <t>MINIPROCESSADOR KB-010  USB RECARREGAVEL  (3 LAMINAS)</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>RADIO PARA CARRO  ECOPOWER EP-653 BLUETOOTH /USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>MICROONDAS ELECTROBRAS 21  -  21L 220V/50HZ</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>GUARDA CHUVA SUNLIGHT S2615</t>
   </si>
   <si>
     <t>Utens�lios dom�sticos</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...101 lines deleted...]
-    <t>BRITANIA</t>
+    <t>SPEAKER ECOPOWER EP-2231  USB / SD / BLUETOOTH</t>
+  </si>
+  <si>
+    <t>LANTERNA  POLICE ECOPOWER EP-8102</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb66d977289cddfcf43a1283764bc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b861c1f7ab1b0347fcf3c002893046.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27173661ba9dc0facbf4ac225ac26188.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d157f2c8bf10b5c5690084bcae3829.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbdeda0e04e33dfff18cc127a24349.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c3d8555a78790902cf4a12fa5a1f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a5c81ba4d3123ad8df0f8405b336d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0192ea96969a4e2206cffd2d11183a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce664f4939472e44c5b3cdd91b3b7fb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f11e160fec1c906f1ec06a684072.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2156bdf281cad30211b50e63b63b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbc37533e26c46065b54b6b651d47.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58a3a82b4aaad6c7dbbf81fbe8493.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f844a5fe015062e1878e60f70fc5e2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848c94381fa961d1316fac77afb85e7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbb19d11277bdb02f99d738565a8a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f36db6c9ebfc0286ee69fcd274680.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec88efb39a96c7f71e933cbfaea783.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e2a6ba078654361761cc7a48a4ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928c07b0dfe886ee9ebf81171e82fb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1000d83a0125aa35563cec79e26d43.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7317f84137f34e0541b9c9f86567.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a96b1f641109a3316a9fba28595ea.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836fda6da1dfd47490456240af2c10b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8356b2173f298b2827236c6e6a89.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244dd39c59cc5c27b9262ed1e7419c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631e25d8715d26a5bb48f2ca64544f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83caae28f73eb570db45bd6563a1438.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62f52f7767e9c6d548302cb0e2589c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c92070da49b8ffcf1376cd72cadc9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e629e221d58bb0158ce0000476b1b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8360a4a81c56d927975b33d1dd34.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff481879bc60c61648279733121fc4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7346181aa91de195714306257011.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94bad947d6356f4c5aa2421d9e1c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ad9fe2605b89235d923b2213588c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08caab6fb118a4dfa0c38fdb63e16ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467b3d828c2822f843f7316f4ced88.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbc1ad8c631f09e5d549090aa0066.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234fbe37c7d027f3207980292b47389.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>499941</v>
+        <v>501620</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>69.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>499958</v>
+        <v>501668</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>89.0</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>500050</v>
+        <v>501866</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>3.1</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>500166</v>
+        <v>502016</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>2.75</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>500302</v>
+        <v>502023</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>140.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>500364</v>
+        <v>502047</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>500371</v>
+        <v>502184</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>6.5</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>500388</v>
+        <v>502221</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>22.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>500418</v>
+        <v>502290</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>22.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>500548</v>
+        <v>502474</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>501217</v>
+        <v>502528</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>165.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>501279</v>
+        <v>502535</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
         <v>34</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>109.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>501309</v>
+        <v>502634</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>1.1</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>501408</v>
+        <v>502658</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>25.5</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>501491</v>
+        <v>502740</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>5.9</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>501620</v>
+        <v>502818</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>1.8</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>501668</v>
+        <v>503020</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>5.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>501866</v>
+        <v>503112</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>18.75</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>502016</v>
+        <v>503167</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>502047</v>
+        <v>503181</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>