--- v0 (2025-12-30)
+++ v1 (2026-04-03)
@@ -14,209 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/12/2025 13:18</t>
-[...5 lines deleted...]
-    <t>Cabos /Adapt HDMI</t>
+    <t>Lista gerada no: 03/04/2026 05:26</t>
+  </si>
+  <si>
+    <t>TV 50" SMART LED  MTEK LED MK50FSAU 4K ANDROID</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MTEK</t>
+  </si>
+  <si>
+    <t>FRITADEIRA  AIR FRYER  MONDIAL AFN-80  8L  220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MORE FITNESS MF-017 DIGITAL / FONTE / RECARREGABEL / 2V</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO  MORE FITNESS MF-07 / RECARREGAVEL / 2V</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MORE FITNESS MF-026 RECARREGAVEL / 2V</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MORE FITNESS MF-016 DIGITAL / FONTE / RECARREGAVEL / 2V</t>
+  </si>
+  <si>
+    <t>MULTIMETRO DIGITAL DT-33B</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>LED 10M COLOR MANGUERA S9150 /220V</t>
-[...53 lines deleted...]
-    <t>Med.Pressao de Pulso</t>
+    <t>PROJETOR TUCANO TC-Y40  MINI</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>TCHELOCO</t>
+  </si>
+  <si>
+    <t>Variados</t>
+  </si>
+  <si>
+    <t>ESCUDO DE ISOLAMENTO AC�STICO SATE A-MK30</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>MICROFONE SATE YOUTUBER A-MK35 PROFESSIONAL</t>
+  </si>
+  <si>
+    <t>Fones/Microfones</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR ECOPOWER EP-3066 2.5L /220V</t>
+  </si>
+  <si>
+    <t>Umidificadores</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CORTADOR DE LEGUMES 9 EM 1 GENIUS   S396</t>
-[...65 lines deleted...]
-    <t>CAMPAINHA SEM FIO SATELLITE A-DB03 BRANCO 2V</t>
+    <t>FOGAO ECOPOWER EP-3070 COOKTOP 2 BOCAS</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>MIXER MEGASTAR GE-802  KIT 3 EM 1     220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>HD EXTERNO  TOSHIBA  002TB BLK 2.5"</t>
+  </si>
+  <si>
+    <t>HDs</t>
+  </si>
+  <si>
+    <t>TOSHIBA</t>
+  </si>
+  <si>
+    <t>HD EXTERNO  TOSHIBA  004TB BLK 2.5"</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK WR-829N  2-ANTENAS/300MBPS</t>
+  </si>
+  <si>
+    <t>Roteadores</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>PULA-PULA BRINQUEDO JUMP-JUMP PRA CRIANCA</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>MEDIDOR PRESSAO PROSPER P - 4509 RECARREGAVEL / PULSO</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MEDIDOR PRESSAO PROSPER P-4506</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Bra�o</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bf51d901462cf1399cc4a125b14d5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdd0e1e71a76b7d5a144b94f170c35.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f4271efe60ddee76fbfb448f8232.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1caa6f6e6beb2eb793f93217397f9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304344d489794b009a5d2b0fbfb8e78.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9cccdc4aa204821d1b1019afadae0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0f51f240264e6d518b01439bd940.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8809ffc6f122d66b48656380c90c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e8df56c1c13fe5edd5326ddad33d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab0de00d36d263a5bc92f9328f901.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a61627d920b13db1046727be79a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0cfebbb91a7d8ddaeedcaea15ff09.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c0031c0e6d2b7c6ceb819468132c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1a3d39dc2e08936cfeb653fa4e927.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea954e9cd23491dd0e89cee30bcd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bd47719f89a848fcb457b20ea9a4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e1c0e3829aa9fa36b4dba473c81d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc748d6b9f4c3ce5f1fc4b9790c76d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c407d608068735064ab4c256d679.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8df9a1b8e6d35b833903d32cf300e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6592daac2fc3460b2b032c68f45b6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422647fe624ef0d3468726b79eed768.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb0e99f1c9e13b3613db146e63241.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5abe127a80f7fc36b11d5314a7a95.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd6c6dc6394f8ea52ef788ca35a48.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f87d51fc7b788ba6212f8f46a407b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b2388a8d4e0c007b9ac375af2f30.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595b57a318cf75e08bc427f49fd674a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a32bfb1648dea409a5c5ca745fc49.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df4817a8f380dd72832c07e4c5368.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e0ea2d97170a9acb64b4f7ac1705.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e1d36c13a09828e7d2cbceefaa2d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dbb7bcb9ac9c6e18142880e969981.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76e12f527565c2d680e805f8da14d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddda4c742fa0fd159259ae9215b7d4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50755e72b6ba0e355560acaeecfa798c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c6607c6db575e66be4ff18c85209.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b79bdb5b56a76098b4feead9bef0a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae842ffb05aa89e51e3a841790013.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eddb1a931971b08741e3b21f6c5027.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>492706</v>
+        <v>497077</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.8</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>492737</v>
+        <v>497114</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>8.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>492744</v>
+        <v>497121</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>13.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>492980</v>
+        <v>497138</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>165.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>492997</v>
+        <v>497145</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>55.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>493017</v>
+        <v>497152</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>78.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>493109</v>
+        <v>497190</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>493178</v>
+        <v>497213</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>37.5</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>493239</v>
+        <v>497343</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>493284</v>
+        <v>497367</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>493437</v>
+        <v>497381</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>31.5</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>493734</v>
+        <v>497916</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>28.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>493741</v>
+        <v>497930</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>29.5</v>
+        <v>94.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>494007</v>
+        <v>497954</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>2.7</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>494106</v>
+        <v>497992</v>
       </c>
       <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>61.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>494113</v>
+        <v>498005</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>55.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>494137</v>
+        <v>498081</v>
       </c>
       <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>494144</v>
+        <v>498142</v>
       </c>
       <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>494441</v>
+        <v>498159</v>
       </c>
       <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
         <v>50</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>51</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>6.3</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>494458</v>
+        <v>498173</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
         <v>51</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>6.3</v>
+        <v>13.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>