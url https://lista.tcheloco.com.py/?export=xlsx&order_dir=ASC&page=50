--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -14,218 +14,233 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 22:22</t>
-[...11 lines deleted...]
-    <t>SPEAKER ECOPOWER EP-2529  USB/SD/FM/BT</t>
+    <t>Lista gerada no: 03/04/2026 05:08</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ECOPOWER EP1073 RGB    2V</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FONTE CAMERA CCTV 12V/40AMP</t>
+  </si>
+  <si>
+    <t>Acess�rios dvr</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO PROSPER I12 / BLUETOOTH / BRANCO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>CHALEIRA ESMALTADA S101   2.5L     COLOR</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>TV 32" SMART LED  SAMSUNG N32T4202  WF USB</t>
+  </si>
+  <si>
+    <t>TVs</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>VENTILADOR PARANA PA-512    CAB.LOCA/  "  110V</t>
+  </si>
+  <si>
+    <t>Climatiza��o</t>
+  </si>
+  <si>
+    <t>PARANA</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV XH-2801 8"x2 RECARREGAVEL/USB/BLUETOOTH/MICROFONE</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>CARTAO MAGNETICO PARA FECHADURA SMART TAG KEY</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>HYUNDAI</t>
+  </si>
+  <si>
+    <t>MOEDOR DE SAL E PIMENTA SATE A-G23 / RECARGAVEL</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE KK-2803</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>KENKO</t>
+  </si>
+  <si>
+    <t>KIT XENON HID (HB-3) 4300K  (9005)</t>
+  </si>
+  <si>
+    <t>Kit Xenon LED</t>
+  </si>
+  <si>
+    <t>SPEAKER ALEXA ECHO DOT 5TH / BLUETOOTH / WIFI / PRETO</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>SPEAKER ALEXA ECHO DOT 5TH / BLUETOOTH / WIFI / AZUL</t>
   </si>
   <si>
     <t>Speakers Pequenos</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...128 lines deleted...]
-    <t>HYUNDAI</t>
+    <t>PILHA RECARREGAVEL PHILIPS AA 2500MA / 2 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Recarreg�veis</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-650 BLUETOOTH / USB / SD / FM</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7027 2-USB  / 2.4 A / TYPE C</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>MALETA NOTEBOOK SATEL A-KP12 17.0"</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>BATERIA +10  POWER ONE P10 C/06P (AP SURDEZ)</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>POWER ONE</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MONDIAL AF-30I 3.5L  110V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>TV 32" SMART LED  MTEK  MK32FSAH ANDROID HD</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MTEK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +263,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c04b524634eb4e6514e2bdcd2299.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107597159782497e07ee81213994bf15.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9303e78551056cc4e5f9950ea3c2e6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ea4985084d8b485dc0c4fbf4111a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df3141a000da855f6223d9b3ea0e2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382316771bd22cf24e6550d257d06def.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ac3dc1df46c953780d6706f9bfad.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9d3b73492a40abcd30d9e0059298.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72802d24a19c6163579e94a3be6d43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99cbd2ecd383bbb2dc1d4778cba133.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d6e4b4b00aa43dc6f34ca19a0151.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680fe69f85e7d1b7944104686069dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb76add9fc76dcae386ee5cbfce0ac.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc14c3bea19dcfa30780bd97a7ccb3c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe5d169118f34b3c37f9aaeb7f2b3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b86274996d294dc95d58ddc16984.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295fe490723fd6d89bce2d57bb202c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8beeffb34b6eda00419f1f3294f7c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f72d23bcac26c097078c75e6e301c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393c4a167afbc2236dfc9a5f3d11f0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c186fbad7388f557a3fc3107072d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22abaee73e7d80c2df2a71b3d6218bc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76e30a663f80e71fdc1139ba9338f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337fc87e66533ecb2cd5383a2272521.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f1ecb236c4436e6c0a31a771b7708.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9622a4b9fce14bdeef9e5bc0546f8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf80f2296059f89745082d2e21dcb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6ed1d06d468250208d10bc2ad44c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1662850eb6c8ce7933f6b14bcddd41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d6663489518e0d3a83d835db50343.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389955a15cae567aa8c8a16eaeab49d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20edcd2971bf3939c3856d236c47b5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e240f41d4d045dc2682f02e15fb79.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d86d12ca0f0a6135eab8a68461f7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf835300207aa2fc39e35eaa391a632.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8b62d80657d4bb800e8b2483b584.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae5836b46522e2f14ebd032c4e3cd2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98432e1fba3d7733a6720141ebbbaa08.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d754acb4252ed291cab6d5418edb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590952935be395a9783652735f8c21c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1174,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>494113</v>
+        <v>495097</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>55.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>494144</v>
+        <v>495165</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>494441</v>
+        <v>495448</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>6.3</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>494458</v>
+        <v>495561</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>6.3</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>494465</v>
+        <v>495608</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>46.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>494526</v>
+        <v>495615</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>494618</v>
+        <v>495684</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>494625</v>
+        <v>495721</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>52.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>494663</v>
+        <v>495929</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>1.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>494700</v>
+        <v>495950</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>8.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>494731</v>
+        <v>496018</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>25.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>494748</v>
+        <v>496032</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F13" s="3">
-        <v>90.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>494939</v>
+        <v>496049</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>494953</v>
+        <v>496056</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F15" s="3">
-        <v>2.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>495097</v>
+        <v>496100</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>495448</v>
+        <v>496124</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>4.0</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>495561</v>
+        <v>496360</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>9.5</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>495615</v>
+        <v>496513</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>20.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>495684</v>
+        <v>497022</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F20" s="3">
-        <v>32.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>495721</v>
+        <v>497060</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F21" s="3">
-        <v>5.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>