--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -14,221 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 18:14</t>
-[...2 lines deleted...]
-    <t>VENTILADOR  MINI REMAX F9  RECARREGAVEL 2V</t>
+    <t>Lista gerada no: 01/04/2026 02:08</t>
+  </si>
+  <si>
+    <t>FONTE NOTEBOOK TUCANO HXL-2022 2V  96W</t>
+  </si>
+  <si>
+    <t>Carregadores P/Notebook</t>
+  </si>
+  <si>
+    <t>X-POWER</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BRITANIA BCH06P PRETO  220V</t>
+  </si>
+  <si>
+    <t>ELETRODOMESTICOS</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>BEBEDOURO MEGA STAR WA892N QUENTE /FRIO/NATURAL - 220V - PRETO</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SPEAKER  ECOPOWER EP-2526</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPRAY DE PIMENTA PS007  -  110ML</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV F604 / 605 / 606    6.5"</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL  4"  STAGE2 424  150W / 25 RMS  2VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL  6"  STAGE1 621  35W RMS 2 VIAS</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE  JBL  6X9 STAGE1 9631 60WRMS  3VIAS</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL  5"  STAGE3 527  200W / 40RMS 2VIAS</t>
+  </si>
+  <si>
+    <t>TECLADO SATELLITE SEM FIO AK-742G ESPANHOL + MOUSE 1.000 DPI</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TECLADO + MOUSE SEM FIO SATE 752G / ESPANHOL</t>
+  </si>
+  <si>
+    <t>CALCULADORA  MEGASTAR DS2780   - 12 DIGITOS</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>MEMORIA CLASS 10 MICRO SD KINGST 256GB 100M/S</t>
+  </si>
+  <si>
+    <t>Memoria/Pendrive/HD</t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>PENDRIVE SANDISK Z410 256GB (MINI) PRETO</t>
+  </si>
+  <si>
+    <t>Pen Drives</t>
+  </si>
+  <si>
+    <t>SANDISK</t>
+  </si>
+  <si>
+    <t>SUPORTE M�VEL KOLKE PARA TV KVS-537 DE 17-55"</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>KOLKE</t>
+  </si>
+  <si>
+    <t>ADAPTADOR HDMI PRA VGA KOLKE KCA-429</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE PIE  MEGA STAR FAN2022  -  220V</t>
+  </si>
+  <si>
+    <t>Climatiza��o</t>
+  </si>
+  <si>
+    <t>VENTILADOR MEGA STAR 1816A 3X1 - 220V</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
-    <t>REMAX</t>
-[...2 lines deleted...]
-    <t>BATEDEIRA ECOPOWER EP-3063  / 500W  / 220V</t>
+    <t>BATEDEIRA MONDIAL B-44 PRATICA   PRETA  220V</t>
   </si>
   <si>
     <t>Batedeiras</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...131 lines deleted...]
-    <t>SANDISK</t>
+    <t>MONDIAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa998d8d7a1485bfc7ecbbc2e8fce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5c7a755ae179e68dcb41f82b8241.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a353caffc624867a54d75783933e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6ba2b6894735e506677411c7d119.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61a4b1f936e693ca291fac96aedae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0836fc04e9173b72a862072583acfd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443689014e79c8940f24c175bb2cd3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136a022ca54d1eac00946f897814a5d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdefd794d91de6c7e820fd86da02cd9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae639b172e83fc507fc4dc76d5537f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500216733be475ae9a2b04ee30a3ed3c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6fd80d53b6619fc813c7725aeb82.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb4544ed0d1470136ae41d6f35969b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48c9c89ad5ce1b94aa24a76487b01.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac23c86dbc480cb575f71c9a02006.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f7223c2dddb6d4df2bcadbf66d2c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74552e7c10fe70a791e86910baeaf1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333946113cf035ef1725e69f26c902c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635bcef0f9d0d75d88ccb870fb2f577.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208807d220c7de2ab04ef8ccd5e493ee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c190d2f72012072ce924e85d7da90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c5a0257b41b697c26f6b763ea647c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea74a25bf74ad3eacad425abc0cfa2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df6f7ab4ff4c26ebeb38a36da7e9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebe88a2cb77e0212cd25a029ef112.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c418823f3f1717a892629ade553b57.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb7ceb0de320861338606bbcc2ec6b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf3375b8d2309806e1dd5a172978b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af55e40c773deec6387250692f415e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77db297180484010c280202ccc6b80.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a1ee7f88d7f09f279665bb638a6f7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba5f8012f9aa1e561be5f7339835b9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222105ebede1af01cbf5bf2468ae23e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f55b77e2d0ee044b7c776d36f085c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad155cdaca77bc6c8c002625c73c9f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce178bb58464017001c9a752ec3a6efa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963148a84ae0bc470953a791bd7823b0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ee5ea9ef1fb0a3a0ae05aebf7b3a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb19e48324d08d83cdc0ac18fb00619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae176027631f46a2f89dbca30cbbaabb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1193,386 +1187,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>489454</v>
+        <v>490054</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.0</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>489553</v>
+        <v>490184</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>489638</v>
+        <v>490191</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>26.45</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>489966</v>
+        <v>490290</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>9.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>490023</v>
+        <v>490566</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>38.0</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>490047</v>
+        <v>490634</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>38.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>490054</v>
+        <v>490733</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>10.75</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>490184</v>
+        <v>490771</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>490191</v>
+        <v>490788</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>96.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>490290</v>
+        <v>490795</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>3.3</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>490399</v>
+        <v>490924</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>339.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>490566</v>
+        <v>490931</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>3.99</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>490634</v>
+        <v>491044</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>490733</v>
+        <v>491068</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>23.75</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>490771</v>
+        <v>491075</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>30.0</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>490788</v>
+        <v>491167</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>39.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>490931</v>
+        <v>491181</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
         <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>491044</v>
+        <v>491235</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>4.9</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>491068</v>
+        <v>491242</v>
       </c>
       <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>28.5</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>491075</v>
+        <v>491273</v>
       </c>
       <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" t="s">
         <v>54</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>22.5</v>
+        <v>24.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>