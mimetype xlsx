--- v3 (2026-03-31)
+++ v4 (2026-04-02)
@@ -14,106 +14,82 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/03/2026 14:29</t>
-[...23 lines deleted...]
-    <t>Conversores Digital</t>
+    <t>Lista gerada no: 02/04/2026 04:54</t>
+  </si>
+  <si>
+    <t>TAPA BOCA EANNE   ( 50-PCS ) DESCARTAVEL</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>TAPA BOCA EANNE   ( 50-PCS ) DESCARTAVEL</t>
-[...4 lines deleted...]
-  <si>
     <t>LANTERNA ECOPOWER REC. 8227 01LED 2V (SOLAR)</t>
   </si>
   <si>
     <t>Lanternas</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
     <t>LANTERNA ECOPOWER REC. 8228 01LED 2V</t>
   </si>
   <si>
     <t>PANELA DE PRESSAO ELERICA. MONDIAL PE-38  220V</t>
   </si>
   <si>
     <t>Eletrodom�sticos</t>
   </si>
   <si>
     <t>MONDIAL</t>
   </si>
   <si>
     <t>CONTROLE UNIV. LCD-LED-TV ECOPOWER EP-8615</t>
   </si>
   <si>
     <t>TVs</t>
@@ -182,50 +158,68 @@
     <t>BRITANIA</t>
   </si>
   <si>
     <t>MAQUINA LUO  LU-4606   ACABAMENTO    REC  2V</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>SPEAKER ECOPOWER EP-3802  BLUETOOTH</t>
   </si>
   <si>
     <t>Speakers Grandes</t>
   </si>
   <si>
     <t>AQUECEDOR ELETRICO DE AGUA FSW-610  FOSTON</t>
   </si>
   <si>
     <t>ELETRODOMESTICOS</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
     <t>LIQUIDIFICADOR MONDIAL L-550B POWER PRETO 220V</t>
+  </si>
+  <si>
+    <t>CABO ECOPOWER  6021 / LIGHTNING / TIPO-C /  1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB ECOPOWER  6016 / TIPO- C / 5A/1M</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA FREE FR-K120 2L / INOX / 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>FREE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca6495dc3eb2bd3d0aefc9ad82961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dce8cb6d1b45ba1e384b004363222.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b93df8a2709c7e8c82e4c87ac320.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eaa7722d4d8aedbb5f7c19edb93c9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a11c7523965bee53cbbac1ebe27d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f7bca95d01803ab1a4c5fcfc33dd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8947d9ba14348a376f1627ddb9e37.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a207e5da0830648885c2701230ff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5b438553b6067b71822036133b56.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ad0af3db4ee50bfef55f97878b202.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7f843a7d40ab6b6b947ac2013b52.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b4e2c38dc0569b854236ce8f0a1f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bba48945d39d767ca0f61d54e828c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15c2d956d6718c8023cc861899cad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a9da69dff2b73a1e689d9dfef9837.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc7d2c5939e32c0972d9e61e8afe50.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8567f73eb71f5c7f33c3836eef2c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190bfbeb887153367182cf671cc106.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ee206c338f37ff90c5cd5d3b183d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7808dbc2b4aee1aede0cc76063422c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ac937b12a056f9148eedb5078d35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f357a0920f3832aef326af671667e6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987835f7ec252567c0b399173b525e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c22a7540a5616714071c03dfb79e4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22910b288e7724e118d8fe7c949882.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd2b4201e4c24b0490e01f471a74d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fa6ee67a67bab89c6311f4621db81.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07454eb69fca5c3583b88f29a138daa5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade2acbde326a43d88e38416192ec38.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a142486771222a4a9aef03b56e8f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ffb21287200467a5583c77830e42.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e56709dafd0bf4c5aaa0f9a77d23f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b02f22a810e048096dd510db8c29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2d56d1ed021260e319f4cda91f56c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48545f619b265e535ebc75c6ec6f8c9e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6828360be3b12a3454305134150d9f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76619d8349650876ae5403432e525.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d341d34dddd1d90e5e67bf74973ef.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f0b882005b5b055c426baf379404.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e74758d00124cc288d434c2ceb2eaf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1160,416 +1154,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>464130</v>
+        <v>464314</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.66</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>464208</v>
+        <v>464420</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>464215</v>
+        <v>464437</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>464314</v>
+        <v>464529</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>5.5</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>464420</v>
+        <v>465281</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>464437</v>
+        <v>465328</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>464529</v>
+        <v>465427</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>65.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>465281</v>
+        <v>465434</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>3.0</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>465328</v>
+        <v>465670</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>87.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>465427</v>
+        <v>465915</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>2.0</v>
+        <v>46.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>465434</v>
+        <v>465939</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>2.6</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>465670</v>
+        <v>466080</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>58.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>465915</v>
+        <v>466103</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>46.75</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>465939</v>
+        <v>466561</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>70.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>466080</v>
+        <v>466691</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>6.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>466103</v>
+        <v>466868</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>15.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>466561</v>
+        <v>466929</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>466691</v>
+        <v>466943</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>127.0</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>466868</v>
+        <v>466950</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>70.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>466929</v>
+        <v>467179</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>