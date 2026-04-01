--- v3 (2026-03-30)
+++ v4 (2026-04-01)
@@ -14,212 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/03/2026 12:39</t>
-[...23 lines deleted...]
-    <t>Cafeteiras</t>
+    <t>Lista gerada no: 01/04/2026 05:03</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8102 - 2MP - ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F501 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F502 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F503 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O - PULSO ECOPOWER EP-2742</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O - BRA�O ECOPOWER EP-2747</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Bra�o</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 15 5G - 512GB/8 RAM - PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>KIT DE TUPPER INOX SA27252 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>CAFETEIRA ITALIANA MOKA - 6 XICARAS - GRAFITE</t>
-[...82 lines deleted...]
-  <si>
     <t>BALAN�A DE COZINHA TITAN 8006 - 5KG - 2032X2</t>
   </si>
   <si>
     <t>Balan�as de cozinha</t>
   </si>
   <si>
     <t>TITAN</t>
   </si>
   <si>
     <t>BALAN�A DE COZINHA TITAN 8027 - 5KG - 2032X1</t>
   </si>
   <si>
     <t>MAQUINA DE CHOQUE RECARREG/LANTERNA CH-23 - BIVOLT</t>
   </si>
   <si>
     <t>Seguran�a</t>
   </si>
   <si>
     <t>TUCANO</t>
   </si>
   <si>
     <t>MOUSE PARA PC MAXELL MOWL-100 SEM FIO - PRETO</t>
   </si>
   <si>
     <t>Mouse</t>
   </si>
   <si>
     <t>MAXELL</t>
+  </si>
+  <si>
+    <t>PORTA RETRATO N-4515 - 12" - CONT/2V/PRETO</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>SHAKE PORTATIL VIDRO INOVA LC-274 - REC/USB/2V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-300 - 3 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-301 - 5 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-303 - 4 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>MICROFONE PARA CELULAR SEM FIO ECOPOWER EP-M094 - TC</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>MICROFONE PARA CELULAR SEM FIO ECOPOWER EP-M091 - TC</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C822 - 12000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa2f2538e48c75aa6c954967e2daaf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19915a6bbb01bcc64514d3aebef3ff3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333a6c3ea7472a40ea7f601e0fe51a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071001cc3f853a452aa86e1f9f0ae883.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a19d3c48da90513ea03393b5a1db9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f6005ac5d22ef2e9058836fd6b96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9fdd964def5baff12e1bc07e11fca.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554978cff5c6b3cbb8dfe28bcdbc8013.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d512498a1655b5e92fa9ca419b813ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fd5aafbe4ffd0b886d6ff778cf9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738c58965b0aacb88825e47c9fd109.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77457bc046e454fd4f0da742814c327.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6d8f01659c974714d71829908112.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2b5baa3e86a45db9761fca501468.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2843f19c674e76d1e646b0aea6ec.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e4e9878f4fa1213ddb39f393fbdc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d8ddb54a1049046ab3b27173f152.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5f44b505f712b9ff76b370119785c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df3e46e88cbba7a4fcf5b96c513c77.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f791a829fb0ac4bf891a73aff9c71ec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e60f611f94632aca12e4a4bd8729d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84160820ac6228612f0bb706ce8064.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2a12260971a36fa849c103333102.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a907ffca9856c84c421404f4f0e6b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a866de5be8b65408c23a8183ac47c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e64ebdd5270f7bb35f96de12388a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5f8d13d3939449c8e2ef29d05542.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f25c05f186ceec15fe482d05db6b12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18d082bd6aacb98f970045e25c0dca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f567cf22c6cfd76b9aa10c77353e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d9e7449f1a23d12c4888d2c93923.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f3028c3d64637c78c4564323c308.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2507650d1225391628a83a11d414d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c200e1a1c55ee3302710ce1b0c3f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c13ee60ce28961ce2d32f261054b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d868273a85cadc1d4af0e679e2b7b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af531045e90ccae0f1fab158640e49f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d185a6bbb1eb5b08efbbb2eb1061f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680649c399f80081499cddc6082df11.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60c2127b92ec00f3baf45ceb824c3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>587327</v>
+        <v>587488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>92.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>587358</v>
+        <v>587495</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>38.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>587396</v>
+        <v>587501</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>587402</v>
+        <v>587518</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>587419</v>
+        <v>587549</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>587426</v>
+        <v>587556</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
         <v>9.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>587457</v>
+        <v>587563</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>263.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>587464</v>
+        <v>587594</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>20.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>587488</v>
+        <v>587617</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>9.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>587495</v>
+        <v>587624</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>587501</v>
+        <v>587631</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>587518</v>
+        <v>587655</v>
       </c>
       <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>587549</v>
+        <v>587662</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>587556</v>
+        <v>587679</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>9.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>587563</v>
+        <v>587686</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>263.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>587594</v>
+        <v>587693</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>587617</v>
+        <v>587709</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>4.0</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>587624</v>
+        <v>587716</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>587631</v>
+        <v>587723</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>5.6</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>587655</v>
+        <v>587730</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>