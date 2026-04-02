--- v2 (2026-02-13)
+++ v3 (2026-04-02)
@@ -14,203 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 04:22</t>
-[...14 lines deleted...]
-    <t>Aspiradores</t>
+    <t>Lista gerada no: 02/04/2026 04:55</t>
+  </si>
+  <si>
+    <t>BIKE ELETRICA FOSTON P170 - PRETO - ARO 16''</t>
+  </si>
+  <si>
+    <t>Esportivo</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>BIKE ELETRICA FOSTON P170 - BRANCA - ARO 16''</t>
+  </si>
+  <si>
+    <t>KIT DE PANELAS WINNINGSTAR ST-5214 - 4 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
   </si>
   <si>
     <t>WINNINGSTAR</t>
   </si>
   <si>
-    <t>CARREGADOR HYE HYEC43 / 30W / USB-C</t>
-[...17 lines deleted...]
-    <t>Eletrodom�sticos</t>
+    <t>HOME THEATER AILIANG UF-DC6038 - BLT/REC/USB/ 3.1</t>
+  </si>
+  <si>
+    <t>Home Theaters</t>
+  </si>
+  <si>
+    <t>AILIANG</t>
+  </si>
+  <si>
+    <t>PULVERIZADOR WADFOW WRS1820 - 2L</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL RAF R.96633 - 110V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>PROCESSADOR RAF R.7045 - 3L - 1000W - 220V</t>
-[...29 lines deleted...]
-    <t>CD / DVD</t>
+    <t>BATEDEIRA RAF R.96637 - 110V</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO NOBLEX 18000BTU - 220V/60HZ - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>NOBLEX</t>
+  </si>
+  <si>
+    <t>FURADEIRA DE IMPACTO WADFOW WMD15851 - 220V</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>CANIVETE COM TRAVA 15CM OM 19665 - SEM CAPA</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>REPRODUTOR PORT�TIL DVD HYUNDAI HY-9921 - USB/SD/7"/ BIVOLT</t>
-[...50 lines deleted...]
-    <t>LANTERNA ECOPOWER EP-8331 - RECARREGAVEL - 1 LED - BIVOLT</t>
+    <t>LED MATRIX PAINEL SATE A-MP27 - 12X59.5CM</t>
+  </si>
+  <si>
+    <t>Fitas Led</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LED  MATRIX PAINEL SATE A-MP32 - 30X20.0CM</t>
+  </si>
+  <si>
+    <t>BARBEADOR PORTATIL XO CF32 - 4 EM 1</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA NOBEL NH-30356 - 500ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA NOBEL NH-30357 - 750ML</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL QYLAR QY-0813 - 200W - 110V</t>
+  </si>
+  <si>
+    <t>QYLAR</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL QYLAR QY-0813 - 200W - 220V</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS COM MALETA MOX MO-HT189 - 189 PCS</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR QYLAR QY-2216 CERAMIC - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR QYLAR QY-2216 CERAMIC - 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a68d81edcc79c88128b133a325daf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c26cb76823338a7543490007db33.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23eba638f0cb0039a55f109b36750.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8898844b68defa82705a896b264fdb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d4a978c44b145822a54b45afd58b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f48e8619cbf9e21f314c4fa9afc17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba223b897be6219c8b37657a6cba3d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f7b7f9cb9c4cec74a1add27dfa49.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe98ae6cbbf5a45f90532cc27766f98.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c4a98c5b09ae91e4a63b57582bec7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89a20957c47ac883893ab750eed045.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced17eab6c782e6b8c5cfc379a2a430.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a293af27afd39ae2e90bedabf347754.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa1de6a499c462a54c5879e7ba05b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce3a5f846a8a5c76205934b2fcfbca.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63142dca8d42e8f6bf8b98ef7b6cd926.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e99798ed596455b7afcf5740c042b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f1323cf98b8a49a8e4d5ff3ca6eff.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815d078a14fd9675d301efff3b7d06.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0efa802b5914f7de8fd26ae0e67af6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d05eb936bf308f1271a697fc154e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592edff824146de9491d5eff0545b589.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0725cd4e8bfa2ffcfc7c086f17fdf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f545189fe302b96a9170b55b332ae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db307a490a505fa691c5aed0576e61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3666c15a030bc9cb8c0035c1a575f3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d754ac1912a8cfa41eeb2cf917eb2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8e083b673326d20d9bd9dd3353ce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254b9c5620c6d45117fbafc590807c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef937280767156f3632f1e47393f793c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69aa4134a8e1b2c768dfd423fcffd7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a910e193e6f9264f0f597c203f279.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ff836dbeb84d91e5023af4cbca8d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe813ced51395e8a74aa2cb0df840a9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4754edbde9ba88d02d308c0201a4dab.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839be16b494be10be96b22daa8979a6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e6774951c2104288c79edbcd96754.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4445086e81f14e740755ec24177eb7c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221477cb4cba32e9ad2e682ab245e34.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6179beefc069887371f30cdd3bf42f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1145,416 +1142,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>578103</v>
+        <v>580724</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>62.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>578110</v>
+        <v>580731</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>67.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>578127</v>
+        <v>580748</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>578134</v>
+        <v>580755</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>11.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>578172</v>
+        <v>580762</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>80.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>578196</v>
+        <v>580779</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>14.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>578202</v>
+        <v>580786</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>578226</v>
+        <v>580854</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>13.5</v>
+        <v>405.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>578233</v>
+        <v>580878</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>13.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>578240</v>
+        <v>580908</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>53.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>578257</v>
+        <v>580915</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>17.5</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>578264</v>
+        <v>580922</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>578288</v>
+        <v>580991</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>578318</v>
+        <v>581004</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>7.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>578325</v>
+        <v>581011</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>578349</v>
+        <v>581035</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>9.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>578356</v>
+        <v>581042</v>
       </c>
       <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" t="s">
         <v>43</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>75.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>578394</v>
+        <v>581097</v>
       </c>
       <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>3.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>578400</v>
+        <v>581134</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>2.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>578417</v>
+        <v>581141</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>2.5</v>
+        <v>16.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>