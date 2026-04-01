--- v3 (2026-02-13)
+++ v4 (2026-04-01)
@@ -14,200 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 12:56</t>
-[...5 lines deleted...]
-    <t>Lanternas</t>
+    <t>Lista gerada no: 31/03/2026 20:39</t>
+  </si>
+  <si>
+    <t>REFLETOR LED JORTAN JT-XPG300W - BIVOLT</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>JORTAN</t>
+  </si>
+  <si>
+    <t>REFLETOR LED JORTAN JT-XPG400W - BIVOLT</t>
+  </si>
+  <si>
+    <t>LUMINARIA COM SENSOR SATE A-FL403 - 40CM - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Luminarias D/Emergencia</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LUMINARIA COM SENSOR SATE A-FL602 - 60CM - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LUMINARIA COM SENSOR SATE A-FL603 - 60CM - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>COPO VIDRO DUPLO 80ML NESPRESSO - 1 UNID</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>SPEAKER PARTY KANDEXS YE-1208 - 12'' - BLT - AUX - MIC C/ FIO</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>SPEAKER PARTY KANDEXS YE-801 - 8" - BLT - AUX - MIC C/ FIO</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>LCD WRITING TABLET 20" LUO LU-A86</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>LCD WRITING TABLET 10" LUO LU-A91</t>
+  </si>
+  <si>
+    <t>LCD WRITING TABLET 10" LUO LU-A94</t>
+  </si>
+  <si>
+    <t>SPEAKER PARTY KANDEXS YE-1209 - 12'' - BLT - AUX - MIC C/ FIO</t>
+  </si>
+  <si>
+    <t>RELOGIO XIAOMI SMART BAND 10 (M2459B1) / PRETO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>LAMPADA LED SUNLIGHT 19153 / 30W / E27 / BRANCO</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C831 - 12000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA COM KIT DE FERRAMENTAS ECOPOWER EP-8156 - BIVOLT</t>
-[...77 lines deleted...]
-    <t>Fogoes</t>
+    <t>SECADOR LUMA BELLA LB-64014 - 2400W - 220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>SANDUICHERA GRILL WINNINGSTAR ST-9399 - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
   </si>
   <si>
     <t>WINNINGSTAR</t>
   </si>
   <si>
-    <t>MAQUINA DE DONUTS WINNINGSTAR ST-9306 - 12 UNID - 220V</t>
-[...11 lines deleted...]
-    <t>FONE DE OUVIDO AOC ACD1504 - BLUETOOTH - PRETO</t>
+    <t>FONE DE OUVIDO G-TIDE CLIP 1 / BLUETOOTH / ROSA</t>
   </si>
   <si>
     <t>Fone sem fio</t>
   </si>
   <si>
-    <t>AOC</t>
-[...14 lines deleted...]
-    <t>Mouse</t>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO G-TIDE C1 LITE - BLT - PRETO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO G-TIDE C1 LITE - BLT - LILAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6fa40635f406c07136f647adcf35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e6b393786cb0f3eb2c9093073adf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5433dd79c1c1d6271c2f7f4ed9c80a6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61008bed4a59d889aadd5de447e8349.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03541b47b204420234cf33ac67884d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5ced57741b51d68476bbb9c39f6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aeb0eb5c9ddcae09176ef62f490f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d47609f871b3399c65511f9db408e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189cbb989e8fcbad6ab9def7bb44e7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e956cfcacaf7c141e17bdfc48fe8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e540698e5eb385656540819a65cef1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a170334c547bf2a997d309870ad8f2c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390478e4fa6f559f53f4abb533d502e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8992d3209b68187fa8495554dbe5cf6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a57f9df23c2cb7d6dfa4443fdd7b9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4f8eee12b076ffbdb2d037ea3819.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ea587fec6b939fad0630a3e2e87a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ed8f9fe053b1157ee97809df7efe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b117caf8a0f5bc976a197fee9c850a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8b2e5c20ed7248fc9a66af2e36a7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894999a678b1686e3401fe7a38ad37f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4191f97b87798f294d8fd722e19623b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b438e32faee3978ec4ec7e6673ed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bf48afd680bd6737ed484ff88810.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34a84ec787317b01ea7f1afc2da3d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6ec9ad4cce1ebca810f935aeb360.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f635755bdc2495c9d03cafbb0a8d71.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17b6b566b8791464a13eb5b764f83.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c7aa2dc91c3e1a942c07284d75a9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fecdcd6de086cb3c1051e5883b7fc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820ab6fa0665be30f94d55214cf205.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb91708095e6cd1d97da0d920f1883.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ed1f86e553b81ebc4150a4c5215e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5db1f02055af6000a59ffef65f28e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44b97d0bf23555a8ecd106b994a0f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62e23282996ed54932dedf54e9a82.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5772bfeacedd3fdb4473b4d5f0d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346b206138eebcd93e2c3f65965dfde.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39f5fb730e2c5e40515e75d1bd4ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14aca6b1405145b14463c45a0a02ef.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>573481</v>
+        <v>575812</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>573498</v>
+        <v>575829</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>19.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>573504</v>
+        <v>575942</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>573511</v>
+        <v>575959</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>573528</v>
+        <v>575966</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>573559</v>
+        <v>575973</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>2.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>573580</v>
+        <v>575980</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>115.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>573603</v>
+        <v>575997</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>111.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>573641</v>
+        <v>576000</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>573658</v>
+        <v>576017</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>573665</v>
+        <v>576024</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>34.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>573672</v>
+        <v>576031</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>573689</v>
+        <v>576079</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>573696</v>
+        <v>576086</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>32.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>573719</v>
+        <v>576154</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>573764</v>
+        <v>576178</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>10.0</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>573801</v>
+        <v>576185</v>
       </c>
       <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>10.25</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>573818</v>
+        <v>576208</v>
       </c>
       <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>573825</v>
+        <v>576215</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>573832</v>
+        <v>576222</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>7.0</v>
+        <v>9.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>