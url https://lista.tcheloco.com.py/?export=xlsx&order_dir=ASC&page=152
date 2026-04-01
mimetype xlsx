--- v2 (2026-02-13)
+++ v3 (2026-04-01)
@@ -14,203 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 13:55</t>
-[...14 lines deleted...]
-    <t>Smart Watch / Fitness</t>
+    <t>Lista gerada no: 31/03/2026 21:25</t>
+  </si>
+  <si>
+    <t>KIT CHAVES TIAN MU OM 21762 - 6 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>AR CONDICIONADO NOBLEX 18000BTU - 220V/50HZ - COM KIT - Q/F</t>
-[...26 lines deleted...]
-    <t>MALETA PRA VIAGEM GRANDE SA24123</t>
+    <t>BOLHA</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>3NSTAR</t>
-[...20 lines deleted...]
-    <t>Speakers Grandes</t>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>MAQUINA DE VGR V-340 BARBEADOR SHAVER MINI / LCD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>KIT LIXA DE UNHA ONIDA ON-0625 - 8 EM 1</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>MAQUINA DE TOSAR PET 3 EM 1 - VGR V-219</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>MAQUINA DE VGR V-117 BARBA/CABELO 6 EM 1 / LCD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-173 BARBA/CABELO - 13 EM 1 - LCD</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-994 - BLT - LED - PEIXE/AZUL</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>WAFFLERA SONIFER SF-6057 - 900W - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>SONIFER</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C85 / 256GB / 8 RAM / LILAS</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C85/ 256GB / 8 RAM / VERDE</t>
+  </si>
+  <si>
+    <t>LANTERNA SATE A-FL95 - LED - 30W - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>LANTERNA SATE A-FL93 - LED - 30W - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO ECOPOWER EP-3098 - 50L - 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / AZUL</t>
-[...50 lines deleted...]
-    <t>Panelas e frigideiras</t>
+    <t>MOUSE PARA PC GAMER - SATE A-87 - RGB - 4  BOTOES</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC GAMER - SATE A-GM10 - RGB - 8 BOTOES</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC GAMER - SATE A-GM09 - RGB - 7 BOTOES</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MONDIAL CR-10-BI - BIVOLT</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>CHURRASQUEIRA ELETRICA MONDIAL CH-05 - 220V</t>
+  </si>
+  <si>
+    <t>Churrasqueiras</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MONDIAL CR-09M - 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f87ae66c53541bcb8632a1aeebb4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d92080ea55485f1da5c63644341687.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316d836d26a51142b81c1ca672f696b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf47b088aa3edef9ec401d1d6494af.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327424ca0075338b3947c269c7b629.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d0797513f0ea9b3dcef553b043b31.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a313e2d3509b5cc6d06e3188d64c7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db9facfe90611ce03ec887a29ad5ae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947085f95193ddca5e5127f34ab04a0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3d751331baeafb668cb563cff5cf7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e0d565656e0347e9d8488f1b8722.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31996c06ccb7da20413703ed7c5256.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7457dc4051dc87a51ad8c43d9e1e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b830c48b796115a6c654f730ef3a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415dcb8e14e221934f1449206568b98.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368578f85bac7e0966b07d589fcf09.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9418bdb5aac78e90d9e6b3f9ef86c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f222e8cf85b9f2993941a7b7c5345.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b228d2fdb71e853754c4915634da8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4e3d9827a94f41cc9e7a475d16a3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677d3f09b4250f37eb3089c3378429.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92d1d8d3c742abcdc7376eb19b93b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ffd5653e5dc88689b346ec0f1f24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced36cb50681392f4da3e556166763.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454fbcda423b233600f55b821287fae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858bd3f2b1b5c6cd10ee2af893bd49.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae54b2f35fd2cf1a292b26cdc7df9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4266fb2a04743b5b6de416cdff719.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6f6048d3799da54c4a34772fcb41f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3bb3013ff31e83b85529c2b5c890.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168422cd721ca3c3f36ca34c1aad7e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554e0a4bd10099f71b871db1c639105.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e626ab1e1434d366dbca79af8f01fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f626643535031057d79755ba147e9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d73ac84e44854e378b55388a24fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647851606fd34e76eb8296cdf9dbe66.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde637cb0469f21b5915fa8065c495.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c948adeb6a330b529bf8a9f09e86a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44744690b0c09d81daed0c44e07056.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3531ffc9b864541e4a3ae7fa9233b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>573061</v>
+        <v>575362</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>573115</v>
+        <v>575379</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>573122</v>
+        <v>575409</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>430.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>573139</v>
+        <v>575416</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>540.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>573146</v>
+        <v>575423</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>8.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>573153</v>
+        <v>575430</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>6.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>573177</v>
+        <v>575447</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>573191</v>
+        <v>575478</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>573207</v>
+        <v>575546</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>2.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>573214</v>
+        <v>575614</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>2.5</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>573221</v>
+        <v>575621</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>53.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>573276</v>
+        <v>575638</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>96.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>573283</v>
+        <v>575645</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>96.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>573290</v>
+        <v>575669</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>96.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>573306</v>
+        <v>575706</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>573320</v>
+        <v>575720</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>573337</v>
+        <v>575744</v>
       </c>
       <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>573382</v>
+        <v>575751</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>85.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>573399</v>
+        <v>575768</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>573412</v>
+        <v>575775</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>53.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>