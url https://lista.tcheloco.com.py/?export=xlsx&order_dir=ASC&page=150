--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -14,188 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 15:29</t>
-[...2 lines deleted...]
-    <t>LUMINARIA DE EMERGENCIA SATE A-EL8830 - 30 LED</t>
+    <t>Lista gerada no: 31/03/2026 23:30</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-6997 / BT / SD / USB / 10"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1802</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7006 BT / SD / USB / 7"</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1801 - BLT - LED</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H170 / BLUETOOTH / ARCO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MIXER SONIFER SF-8158 - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>SONIFER</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA WADFOW AA X4</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA WADFOW AAA X4</t>
+  </si>
+  <si>
+    <t>SPEAKER JBK 10201 / FM / MIC / USB / TF / BT</t>
+  </si>
+  <si>
+    <t>JBK</t>
+  </si>
+  <si>
+    <t>VIDEO PORTEIRO ECOPOWER EP-C037 - 4.3"</t>
+  </si>
+  <si>
+    <t>Video Porteiro</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C85 / 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>SORVETEIRA RAF R.0901R - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>SORVETEIRA RAF R.0901Y - 220V</t>
+  </si>
+  <si>
+    <t>GRILL RAF R.5425 CHEESE GRILL MACH - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA ECOPOWER EP-8520 - 46 LEDS - BIVOLT</t>
   </si>
   <si>
     <t>Luminarias D/Emergencia</t>
   </si>
   <si>
-    <t>SATE</t>
-[...95 lines deleted...]
-    <t>MAQUINA DE CORTAR CABELO 5 EM 1 ECOPOWER EP-2808 - RECARREGAVEL</t>
+    <t>LUMINARIA DE EMERGENCIA ECOPOWER EP-8520 - 96 LEDS - BIVOLT</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBEAR MULTILASER EB024EUR - 3 EM 1</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>MULTILASER</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO MULTILASER EB056EUR - 220V</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...5 lines deleted...]
-    <t>RAF</t>
+    <t>MEGA GRILL ELECTROBRAS EBGR-50 - 220V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>BALAN�A ANALOGICA DE COZINHA OM-7599 - 5KG</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>OM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09455227f7409e46e927233e1e4f97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa95e1bdcda96e4bacbb4451584d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96f0ea073ae780274f7d942f5d9f4f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ed05063c1a5fb4d53245b64d2c67c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc4cdf762b9c1c2bb063fd8ee3b3c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cea9ee69d842cf753daa4326b5c5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e1b1ae98f5b50bf196c5aeb150dc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775b84720630d24fd8e2c30e49d1b4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ccbd35d4a8877a02ff95c17dc83e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb19f047e0594423488e62020cab1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d52e287449e27bfa5464c71cfe4b73.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6181adcadf73de3aecbe66500c85.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468f09bebfca7b737da93a3d78cc5ec.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a49e33eae52f4c577287731a81af.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357810a53bcd1b8d5bfa21faff7471.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ccbbcb003d7774edd96266fa8bb5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142fdb43b8d1beb1f994a737944164.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f964fe7ffe247245bd07e29923df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b0da027e574ffd8e4bc2faddec39.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3106ee57ad1cf2198a7af2dbe4af726.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013815f5141e2c9640930951d63fcc56.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e4ddb85d82391181fa9c8747fc41.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e20b6059f4d4a8d82c6d1ad3c7f2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c620094ffdd447d49e97ad228fc4b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f06934558814202b4a1ece962e3f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06140402cee93efa71cd7c0bece07f35.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6ea4204328373b3e46a5c607ca80c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c32daeabb5305b22a81432d08c9c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc843806d1f0b2d344c47e2f322238.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358ee7c6e26c4b0851c039a1317d9f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c4bea9d7c44c391c7b5a38689326.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967b14b656d3fc7e7f326ddab12d0ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fb77540a5ca3b62c5cebdda8eb56.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec863fc0a70396df9e6d02f7460cb4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611347b8a1134ebc6496115ff71df88.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b4acad43cf90819dbfbc7832ed31.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3c7ef6d8fc82ffa0a276e5dc66fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477d59d3e40795a14f15d9c2de0992.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bee15906454b7f5ff91893700216c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684528589bb6ad2585d3358ed45635f7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>571784</v>
+        <v>574488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>5.75</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>571791</v>
+        <v>574501</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>7.75</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>571807</v>
+        <v>574518</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>7.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571814</v>
+        <v>574525</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571821</v>
+        <v>574549</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571838</v>
+        <v>574631</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>7.75</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571845</v>
+        <v>574648</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571852</v>
+        <v>574655</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>72.0</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571869</v>
+        <v>574686</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>68.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571876</v>
+        <v>574709</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>85.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571883</v>
+        <v>574716</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>4.25</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571951</v>
+        <v>574754</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>24.0</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571968</v>
+        <v>574761</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>31.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>572033</v>
+        <v>574778</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>3.25</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>572064</v>
+        <v>574792</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>69.75</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>572088</v>
+        <v>574808</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>62.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>572101</v>
+        <v>574846</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>16.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>572125</v>
+        <v>574853</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
         <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>572156</v>
+        <v>574914</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>13.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>572170</v>
+        <v>574952</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>4.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>