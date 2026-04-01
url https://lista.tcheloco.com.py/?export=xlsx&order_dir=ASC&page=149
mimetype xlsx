--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -14,227 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 16:03</t>
-[...134 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>Lista gerada no: 01/04/2026 00:34</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H162 - BLUETOOTH - TWS</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>KIT DE FACAS EVRYELTH SG-9200 - 6 PCS</t>
-[...11 lines deleted...]
-    <t>Luminarias D/Emergencia</t>
+    <t>AR CONDICIONADO ECOPOWER 12000BTU - 220V/60HZ - COM KIT - INVERTER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM NAKAMICHI NBF25.0A - SUB 10" - 1000W</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM NAKAMICHI NBF25.5A - SUBWOOFER 9.2" - 1500W</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NQ537BD / USB / BT / 4V</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NSF-CS623 / 6.5" / KIT C / 315W</t>
+  </si>
+  <si>
+    <t>SUPORTE UNIVERSAL PARA CELULAR  ECOPOWER EP-T008</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>SUPORTE UNIVERSAL PARA CELULAR ECOPOWER EP-T009</t>
+  </si>
+  <si>
+    <t>CELULAR PHILIPS E2101 2 SIM / 4 BANDAS / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>CELULAR PHILIPS E2101 2 SIM / 4 BANDAS / AZUL</t>
+  </si>
+  <si>
+    <t>CELULAR PHILIPS E6808 2 SIM / 4 BANDAS / 4G / AZUL</t>
+  </si>
+  <si>
+    <t>CELULAR PHILIPS E6808 2 SIM / 4 BANDAS / 4G / PRETO</t>
+  </si>
+  <si>
+    <t>MINI VENTILADOR 12V - LUO LU-F2219</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO MD-D05 - 8600W - ION - 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO MD-D05 - 8600W - ION - 220V</t>
+  </si>
+  <si>
+    <t>MINI GRAVADORA DE VOZ GPX-MX425 - 8 GB - 2160 HORAS</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>GPX</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA MEGASTAR TM19 / 1.5L + CUIA/BOMBA</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SPEAKER PARA PC SATE AS-92007B - BT/AUX/RGB</t>
+  </si>
+  <si>
+    <t>Speakers P/Pc</t>
   </si>
   <si>
     <t>SATE</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1905 BLUETOOTH - TELA 18.5''</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8774 / BT / USB  / 10.1"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66172ac60a9c4032b79d64dd06d18bde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d35e8de44fefee68ece611d1b9ed31.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6b24477c4faa0092f7ef587cb2122.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56609cdc8b4d58162028501a7662206.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ccaba7ee6d4ba81ea6b12d717a65.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bdcc6f647f59d67d5f894f0d9a63f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f025264b3d97bad96f92f0c521b660.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a9a20570761acbe4beef44b4fb39.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fdbbc73be8c7a956fdd0b30ccf2dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeca5b08d62aa9933252c0a25da905.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c267ec4ac783f70dfb51e4b2fb4d5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886d88b246b6d743ea4f05f6e8104d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782347442d10965d337573077d1771d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118846b70dc84f63cd0990a9f9522c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b8b8dda8cf3e720c9726336920859.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25380b3ce215a49fca13f6336b5863.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853340cdce15f7cf4ce9129c6684973.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e1b9f73c1bc91b864fddef284ac3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48842cdcd8711a39feccbe9963f6dc58.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0499361a7a4b2d951ced921b8621.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46bc02bca3702cb6da8e07945ff0ba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4c682931c0cd635d0559054a5f37e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2396b518c4d7237eec65dd3da251.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefac5e131f054227ddbb81f0fdb492.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64c366fd6beeeadd7a14951baf9f2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d41f9454ac778158bb1cdf33c1e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ad92e3c3b8a25e4de3f002bafdd9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6887da20195fb2f1206e4ba532bb23.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b720386f520210f219d2ff3d27e10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb504c297feaf0e5b3608ecb4821f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295d685fe997dcf7d26822476dc1ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5800d831ebce5e6c0968d6cbc0931.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f56e62d23116d73b8295e1bf3e70.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0d4f2c7f3c981c7cae2dd36ec0e6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493dd4b2e95c5c3bbecfa64c5ff803.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911411bdae78eb267ea8475c3d329f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5621b757a16c6558c7e60babbefeda.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb7012c55a0d67e1bcd51ae802f22.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d55e5fe0da857316c7f012bc115eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771bcb0d8e1f422ad9cbcb58a0a70fa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>571395</v>
+        <v>574174</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.2</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>571418</v>
+        <v>574204</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>14.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>571432</v>
+        <v>574211</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>19.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571470</v>
+        <v>574228</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>11.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571494</v>
+        <v>574259</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571517</v>
+        <v>574266</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571524</v>
+        <v>574273</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>62.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571531</v>
+        <v>574280</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571548</v>
+        <v>574297</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>124.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571562</v>
+        <v>574303</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571593</v>
+        <v>574310</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>23.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571609</v>
+        <v>574327</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>27.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571616</v>
+        <v>574341</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>92.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>571678</v>
+        <v>574365</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>571685</v>
+        <v>574372</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>39.0</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>571692</v>
+        <v>574396</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>39.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>571708</v>
+        <v>574402</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
         <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>571722</v>
+        <v>574426</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>571746</v>
+        <v>574457</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>7.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>571777</v>
+        <v>574471</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>5.0</v>
+        <v>65.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>