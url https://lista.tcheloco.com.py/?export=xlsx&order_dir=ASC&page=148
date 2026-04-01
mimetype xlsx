--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -14,197 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 16:58</t>
-[...5 lines deleted...]
-    <t>Copos</t>
+    <t>Lista gerada no: 01/04/2026 01:16</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/BRANCO</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - VERMELHO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - AZUL MARINHO</t>
+  </si>
+  <si>
+    <t>TECLADO/MOUSE PARA PC SEM FIO PHILIPS SPT6318 - PORTUGUES - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-127V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-220V</t>
+  </si>
+  <si>
+    <t>PLACA ELETRICA INFRARROJA MOX-KIC06 - 2200W - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER EP-8161 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8162</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR PHILIPS-WALITA RI-2112 - 2 VELOCIDADES - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>SOPRADOR/ASPIRADOR PROSPER TURBO P-2001</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>CONTROLE UNIVERSAL PARA AR CONDICIONADO - PROSPER K-1027</t>
+  </si>
+  <si>
+    <t>Controles P/AR</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P6605 - 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>TV 50'' SMART LED HYE HYE50ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>TV 55'' SMART LED HYE HYE55ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>RAQUETE ELETRICO - MATA MOSCA OM 20865</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>BALAN�A DE MERCADO KANDEXS K-B4001 - 40K - BIVOLT</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>BOROSCOPIO ARTICULADO SATE A-GL921 - 1M</t>
-[...113 lines deleted...]
-    <t>SPEAKER KOLAV XH1222 12" / REC / USB / TF / CONT / BLT</t>
+    <t>RADIO CAR NAKAMICHI NAM5260-AXZ 10.1" / ANDROID HD</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H151 - BLUETOOTH - TWS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a05c1b75989ac62453ab81ecedbc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b150a578b121e6f71de4289eb5851.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed238597f7f5195fd3f15dc7e149db.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f72ee7dfb1c6b993b18b3350d88d7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db31b8d935e174d3147007ebf3a29.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c8f3fbba0b257f171d6f5851dde1b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359536e28d2467b69e8f7a8311ae6e5c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8df00de5e656b5747144e68a5e0c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4228d243b6536e84a1d770351114d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0952688984d2f1e34a634e467d87e9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11c05dddb7333e9e2e87ffd06541d9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b49b694a97aff11c5799e3b00fc96.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59fae39fc6e2414bfe07a9cfedee2b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e74a761db970fd5cdccfa826752ed.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edee1319ec23219991a7600777249f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc92a530dc19c9a90ab28b5e55d16f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734818c0953e9cd50f9739856e392ac4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c57d163028f406d982e8b9da217a3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d56f0b1ffb235437e246433627f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9191d1c5ca84e9c30822522ab0bed2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3297c71661fbbb42e46289e57e73ce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00c45821c28721c088809b5ea7462d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f7c692117e3138d59009a2380bb5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96af69095451739b96f3c42ed332df.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d732727ce586d33164a91c4967293.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ffcabf3c1febf5f939432b8d2e24.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ff1b8ef834b261bdc9bd1dd59533.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f032baccb3ae845db7a46934f61b1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f384a4712a73925a55c8e7ffb08099.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca7442e5632fb03208f2ddfb7d827.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd558bfe0c97ac10f0175862e02f70b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67614945bbbe69177e1a473b48bb9b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92841d4133937370da711369f2c344e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217f8e60afc4a07b6ef71200831f85.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb43161e46b60503aa85359571c51.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb85bbd24b31be6cc682f892b6c98d0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc253815df5722617e3bb577668a0d4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd1992757a8af6d6370bd3478fbe7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719b2742baebd748aac30baad3dcb29.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b09c1350e526b181664b52fb77ff.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>570916</v>
+        <v>573818</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>570978</v>
+        <v>573825</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>86.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>570992</v>
+        <v>573849</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571005</v>
+        <v>573856</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>2.3</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571012</v>
+        <v>573863</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571029</v>
+        <v>573887</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571036</v>
+        <v>573894</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>11.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571067</v>
+        <v>573917</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>39.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571081</v>
+        <v>573931</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>37.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571098</v>
+        <v>573948</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571128</v>
+        <v>573979</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571159</v>
+        <v>573986</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>68.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571173</v>
+        <v>574006</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>34.0</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>571180</v>
+        <v>574020</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>3.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>571210</v>
+        <v>574037</v>
       </c>
       <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>40</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>571319</v>
+        <v>574044</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>9.0</v>
+        <v>268.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>571326</v>
+        <v>574051</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>571333</v>
+        <v>574075</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
         <v>14.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>571371</v>
+        <v>574150</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>55.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>571388</v>
+        <v>574167</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>59.0</v>
+        <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>