--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -14,209 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 18:28</t>
-[...14 lines deleted...]
-    <t>Ferros</t>
+    <t>Lista gerada no: 03/04/2026 08:53</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO NOBLEX 18000BTU - 220V/50HZ - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>NOBLEX</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO NOBLEX 24000BTU - 220V/50HZ - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL RAF R.6629A - 220V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>JARRA ELETRICA CONTINENTAL - 2L - INOX - 110V</t>
-[...29 lines deleted...]
-    <t>CELULAR XIAOMI POCO M7 PRO 5G / 256GB / 8 RAM / PRETO</t>
+    <t>ALISADOR RAF R.413P - HAIR STRAIGHTENER - BIVOLT</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB200 USB-A/LIGHTNING - 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB200 USB-A/TIPO-C - 2M</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB238 USB-A/LIGHTNING - 3M</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1968 BLT / 1 MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / AZUL</t>
   </si>
   <si>
     <t>Celulares Xiaomi</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>ASPIRADOR ROBOT SWEEPING XM900</t>
-[...77 lines deleted...]
-    <t>Motos el�tricas</t>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / VERDE</t>
+  </si>
+  <si>
+    <t>ARVORE LED SATE A-TL3524001 / 24 LED / FRUTAS</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ARVORE LED SATE A-TL4536001 / 36 LED / FLOR DE CEREJEIRA</t>
+  </si>
+  <si>
+    <t>SPEAKER JBL FLIP 7 / BLUETOOTH / PRETO</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>KIT DE PANELAS RAF R.80001 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX LUO LU-V90 - 4K - 512GB</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>VENTILADOR DIGITRON 12360 - CABEZA LOCA - 10" - 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>DIGITRON</t>
+  </si>
+  <si>
+    <t>LANTERNA COM KIT DE FERRAMENTAS ECOPOWER EP-8157 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8158</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8159</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee784d69e867674c62621ad1a4288c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68dd65e700196860c002bdb21d3aa5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b15b67c7210ea176298c7032bdc9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612be7021ae8fc71dce3ba1a4a0ab0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee667ecc27d6dffe7e5351fa9c49da3e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e7b5a9bcdfb8956b086981129c7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08810596a300cf860465cd241863d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226255fb09f43c622b8734e76e6ff12a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef91f12c12acd4512acd0a42980ebf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183504278641ef22e3c40a1dbd02fb6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f35a040287375a81d9e52ebd3b6835.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad79cdc98f5a886c2f7f7d407ed2d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb58a5abfbf36f924043d941bcfe32.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d929970b6e3cad4f8e81fdb36b7ef.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c2c3a2f68b670830e03b71ba2358.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc93028ec2f76e70d7c9e0ba049be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fd2dd5d409ffda1cd04bba32f7eb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ffc2a30f15db26dd74828eafb811.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c18ab77f05de3870d62864d5dda10.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24b8eb90a160572c67103ff4d8d33.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626a6f8c84bd7a7afce2ffb1d566a80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a00d275017b6901519a053fdc93ac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fef62bfea5da078071beeb731bb21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f3480dea4e23ba6d2ce6e6ebd418.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cbf772ed5d8cd010ff05307bbbd83.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b902204db25bccb395cfa3251836acf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1de360218f2f64a822a955a73f248.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dc4301ba870b94229ab5e7c7ff10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ddcb722c50fd363436566e4bec60.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a84bb353ca67ee339742b910ba711.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae32578f2c4fe77b5f872c4bb9baed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d970fa1d98fa2b9265f1525ae9cfb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c45a327b0d3570141a59c9ba07a93.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae21300b38d62e8d3a394647395d1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a65c6e76d0190de31e09d738efd4c0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed09650aeb0bcdbf3c31174b716968.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382908fee11df37c778eb2bf00c90180.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca604ed83f378b5c58e3790f680b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d558f332cf9cad6e5c5d431a3e0fdc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356ce9a504a134d4afafb5c2484f89.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>570077</v>
+        <v>573122</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>570084</v>
+        <v>573139</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.5</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>570091</v>
+        <v>573146</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>5.25</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>570107</v>
+        <v>573153</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>5.25</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>570114</v>
+        <v>573191</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>53.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>570138</v>
+        <v>573207</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>2.75</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>570176</v>
+        <v>573214</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>215.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>570206</v>
+        <v>573221</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>14.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>570220</v>
+        <v>573276</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>189.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>570268</v>
+        <v>573283</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>93.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>570329</v>
+        <v>573290</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>575.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>570336</v>
+        <v>573306</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>32.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>570343</v>
+        <v>573337</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>32.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>570350</v>
+        <v>573382</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>19.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>570367</v>
+        <v>573412</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>29.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>570374</v>
+        <v>573436</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>75.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>570381</v>
+        <v>573450</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>24.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>570398</v>
+        <v>573481</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>570411</v>
+        <v>573504</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="F20" s="3">
-        <v>22.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>570435</v>
+        <v>573528</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>508.0</v>
+        <v>9.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>