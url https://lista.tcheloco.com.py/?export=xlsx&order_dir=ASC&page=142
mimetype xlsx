--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,215 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 22:43</t>
-[...11 lines deleted...]
-    <t>CONSOLA PORTATIL INOVA BOX GT-1000 - 300 JOGOS CLASSICOS</t>
+    <t>Lista gerada no: 01/04/2026 07:23</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F313 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F301 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F302 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F304 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F305 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F308 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F315  REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>MICROSYSTEM ECOPOWER EP-M702 MP3 / USB / CD / BIVOLT</t>
+  </si>
+  <si>
+    <t>Microsystem</t>
+  </si>
+  <si>
+    <t>PACOTE</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15 / 128GB / 6 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15 / 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>COPO TERMICO BRILHANTE COLOR - 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>BOROSCOPIO ARTICULADO SATE A-GL931 - 1M</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CABO RCA SILICONADO STORM - 1M</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>STORM</t>
+  </si>
+  <si>
+    <t>SECADOR COMPACTO MEGASTAR SC-224 - 2000W - 220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O - PULSO MEGA STAR HT570</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
+  </si>
+  <si>
+    <t>SECADOR PARA VIAGEM MEGA STAR SC-320P - 1400W - 220V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA SONIFER SF-1003 - 3L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>SONIFER</t>
+  </si>
+  <si>
+    <t>GRILL SONIFER SF-6132 - 2 EM 1 - 1500W - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>TOSTADOR SONIFER SF-6007 - 2 PAES - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>SPINNER VOADOR PTW CY-168</t>
   </si>
   <si>
     <t>Infantil</t>
-  </si>
-[...127 lines deleted...]
-    <t>XO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97ec92eb532b1e0c77b0298f78134.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c276be74a81b49887409825ab8eec0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b9e32de6d730ad74a0313881aeec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d65a0c6bdbedb1ca2f76792102a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d3899517fca1ce8e57d4701364a5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbbed6e792062650dd5d7c9eb544e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfe730148d9db1bbbe38d3fb2b29f6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8be26317158ac09b2bc4c5f84f9f0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51361e4cd554bf0cb726e316ba9d75a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c3b7b78b5d3bd907b75314be5f2b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146ce655e3ff37cf9e887e0413a459f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f452dd686246fe8ae7e3f4dbac211.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806669a3622ce4e972a75202260ef72.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f19f6ebef7844a43fd56b3d10e81d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc62f9144204ea7ef2c7ed92a3f3934.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97325c32fb51de94833d71aae52f259.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7cd0ae5df833c28f19765d626b585.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb0d68f89bd256e274530a418c234.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5f8724cd92ddc53951792f4e6bbf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f385706213beb2c9cb2179ed3621eb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c07128bf8d77abace6be4997e24a3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b2c0d83a79559cbf47bbc29918726.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4202f12e85cb5edae0ee0cdd5ab5da.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1b780a66161109e734437f54a302b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada63902a7d3805b34b8b4c6edb55a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4d50922b42651c739551cfd32659.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61b4e1de4a442f0332b370501b2bb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f09f53a9fa32252f5af07cbabec25.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ef3ccd3e5319c8c4db77aa67b853.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e80bc5d6d8693f1b26461a951c3e30.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f691c54aa399c4dc58b099a202ac8f6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7837097db266c254d4972d5d5365b4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042a9cb45ffd5945ab31ad4224456ad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98aa986f410f09cceef913390e1b9f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ebdab3d3c45a52472bfd558d6ebfb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ad9c4d4614b1311e4979a4a99043.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb4d9a68b25cda95c2810def5a06a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b41945fc5cc40829b7c3a67b239df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede65b9302a5eab428bb6e519a35019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb352c944459866adf17d9d76a8c03d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>568333</v>
+        <v>570695</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>72.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>568395</v>
+        <v>570701</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>568425</v>
+        <v>570718</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>175.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>568456</v>
+        <v>570725</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>97.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>568470</v>
+        <v>570732</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>568487</v>
+        <v>570749</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>5.75</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>568494</v>
+        <v>570756</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>568531</v>
+        <v>570763</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>10.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>568548</v>
+        <v>570886</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>568555</v>
+        <v>570893</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>568562</v>
+        <v>570916</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>568630</v>
+        <v>570992</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>140.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>568661</v>
+        <v>571005</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>11.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>568708</v>
+        <v>571012</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>568715</v>
+        <v>571029</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>568739</v>
+        <v>571036</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>568777</v>
+        <v>571067</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>16.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>568784</v>
+        <v>571081</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>16.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>568791</v>
+        <v>571098</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>47.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>568845</v>
+        <v>571128</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>2.6</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>