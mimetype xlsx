--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,209 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 23:19</t>
-[...5 lines deleted...]
-    <t>Secadores</t>
+    <t>Lista gerada no: 01/04/2026 08:00</t>
+  </si>
+  <si>
+    <t>PASSADEIRA NO CABIDE TUCANO TC-270 - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MOX MO-1 / BLT / VERDE</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA 1.3L + CUIA + BOMBA - VACUUM BOTTLE 1012</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>VACUUM</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LABUBU MA-13 / BLT / PRETO</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO G-TIDE OWS 8 BLUETOOTH / BEIGE</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>BATERIA SATE A-TK8811 - 21V - 4.0AH</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RADIO CAR MEGASTAR CDV910 / 9" 2D / M-LINK / BLT</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>FRIGOBAR WHIRLPOOL WUC2205D 128L / 110V / 60HZ</t>
-[...11 lines deleted...]
-    <t>Cameras IP</t>
+    <t>BIKE INFANTIL ARO 16'' 16245G - CINZA</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MIXER 4 EM 1 RAF R.3005 - 1600W - INOX - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F313 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F301 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F302 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F304 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F305 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F308 REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F315  REC / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>MICROSYSTEM ECOPOWER EP-M702 MP3 / USB / CD / BIVOLT</t>
+  </si>
+  <si>
+    <t>Microsystem</t>
+  </si>
+  <si>
+    <t>PACOTE</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15 / 128GB / 6 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>FONTE CARREGADOR XIAOMI MDY-12EH - 67W - USB - ORIGINAL</t>
-[...107 lines deleted...]
-    <t>Eletrodom�sticos</t>
+    <t>CELULAR XIAOMI REDMI 15 / 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>COPO TERMICO BRILHANTE COLOR - 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9949007cb9b4ef34cc6a28ada129a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cf5a4883506910d0dd89aa87c68b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8218f7505548c98c7f0db2eba00d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a50a7f6de710b40eb44125ce31f666.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a96cfd031575780987bd02450d1f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc298e42915ae720e6592588f17777.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05556805ed1299984f52f1bfeb3f67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139953cfed5fc10888e70f225aeec7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1191c49e45dca7a7ee268fbd1736be.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a6b3782f7d0725d97e2fde5e8b88.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad6c2fac1bf11b67a2cd171d43196.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ff98b3fd62e57b5000ba33fab582.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0cc49e737b7a9ee43600586054e98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e3dabf1357a7c14abd33eb3be3ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75b4bdcba8d78b832f57522cf2e7c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147c30f261742f15976944c660ff1e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85e87637d63bb4f0212308902269c0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2c550102a80b2ed3c88d62795066.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc326edfbe9d54a9d4dc896f35fdf8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f527a2df9cb8096efe459b84ce6851.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a3e99eb5acd2773a03eb7dbc4d7f1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df9b3a90648a898cc854f934c32482.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071dc1a798fd4f743a368482342bd27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5bde3ea9400e3f76eb53bf2768378.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e043366ffac433a6038e3e1d0d96fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801538e26210d2fa1e467db5a1d50ef.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36226f1a226abab813a59af58ef31e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaddb12dbe16a92d13fd3c315c8f5c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6149e40e2f0a56155d733cb409f168.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a1dbf95f710654e1669319b15688f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597635f98b25969094adc71353ce70d7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e95441b5b5d560c5a36ff32267be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a74b404e642ec9bf7a744e67e9188.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e8a01ae627d7f8742b579503f71a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325dbae777aa9dddf03a8dde8ee89a8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe6b76db6a69c3acf64a99d1485f8a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6e840c44623713c3c4842654c230.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f084154f748dd8162f379328b20d423.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca1840ce60761c349fc92e318ee00.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea7983b3b9d4115ea49f1eb64a33d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>567916</v>
+        <v>570473</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>567930</v>
+        <v>570497</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>175.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>567947</v>
+        <v>570503</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>52.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>567954</v>
+        <v>570527</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>567978</v>
+        <v>570589</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>79.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>567985</v>
+        <v>570602</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>567992</v>
+        <v>570664</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>508.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>568005</v>
+        <v>570671</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>508.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>568036</v>
+        <v>570688</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>23.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>568043</v>
+        <v>570695</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>568050</v>
+        <v>570701</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>568081</v>
+        <v>570718</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>568098</v>
+        <v>570725</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>568104</v>
+        <v>570732</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>568135</v>
+        <v>570749</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>60.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>568166</v>
+        <v>570756</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
         <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>568180</v>
+        <v>570763</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>568227</v>
+        <v>570886</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>16.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>568302</v>
+        <v>570893</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>29.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>568326</v>
+        <v>570916</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>