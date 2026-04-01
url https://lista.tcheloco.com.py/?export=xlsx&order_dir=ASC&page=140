--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,200 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/02/2026 23:59</t>
-[...2 lines deleted...]
-    <t>ACESSORIO PARA PATINETE CANO COM DOBRADI�A - X4 PRO</t>
+    <t>Lista gerada no: 01/04/2026 09:10</t>
+  </si>
+  <si>
+    <t>CANETA OPTICA LUO - PRETO</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA CONTINENTAL - 2L - INOX - 110V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA CONTINENTAL - 2L - INOX - 220V</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA CELULAR WADFOW WUY1503 - UNIVERSAL - MESA</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO M7 PRO 5G / 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA XIAOMI BHR9036US - 220V</t>
+  </si>
+  <si>
+    <t>ASPIRADOR ROBOT SWEEPING XM900</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS MONDIAL MC-JU-03 - JULIETTE</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>CHAVE DE IMPACTO INGCO CIWLI20236 - 220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>INGCO</t>
+  </si>
+  <si>
+    <t>TV 75'' SMART LED MARSON MWB75 / WEBOS / 4K / AND</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MARSON</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER PROSPER P-3301 - 6L - BRANCO - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER PROSPER P-3301 - 6L - PRETO - 220V</t>
+  </si>
+  <si>
+    <t>ARO LED PROSPER M-33</t>
+  </si>
+  <si>
+    <t>Aro LED</t>
+  </si>
+  <si>
+    <t>ARO LED PROSPER U200</t>
+  </si>
+  <si>
+    <t>BATERIA PARA PATINETE FOSTON 7.800MAH ORG</t>
   </si>
   <si>
     <t>Acess�rio para patinete</t>
   </si>
   <si>
     <t>FOSTON</t>
   </si>
   <si>
-    <t>MODULO TARAMPS TS-1200X4 - 4 CANAIS - 2 OHMS</t>
-[...116 lines deleted...]
-    <t>SECADOR + ALISADOR MEGASTAR GWB055KIT - BIVOLT</t>
+    <t>ALISADOR MINI PROSPER P-1131 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>LIXA DE UNHA PROSPER XSUV-709 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>ASPIRADOR DE P� PARA UNHA PROSPER M101 - BIVOLT</t>
+  </si>
+  <si>
+    <t>PASSADEIRA NO CABIDE TUCANO TC-270 - 110V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>PASSADEIRA NO CABIDE TUCANO TC-270 - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89afd98806dc86e7a5b22d81022a9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128289ef20e22e42d08f3cd9f7e79ed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3bec0ba96c55d6925c4f91994804.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebc57662ee1dffaeacf5727a4678e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17b2b0b8d547e6327a936ae47a0f7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2ba361e63caa9f6ed89b5d2a8953.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232447b4db35673bd507f820774131.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9e68fbd7dcfba7b7b70b8061ee61.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894f5461a7d9f473d3102e5cc581d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f186e474754d9a401bb98d8f6c4d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549983b42ce08d5a01537d698d93d4b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c434cefc3c71a2a0a7d25a24847374.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799031c331dc2e8c93064f0cd350d7d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69c2fc62a20a1b45fa03c9f3c42c60.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859bbfbceba632c9c7cc8045f41666b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3192a20d9bf4c5a666be263cef3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382eb8c928fbc79475034c3ae04f84.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b7999fc0e1a95cc55465f6c83f530.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f94e36e71d90103b076fdf847000.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a52a60c10990650a4d19d44ca194f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c691c4150ec3cc362825ce9592ec7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa2fed252b2581b396145f398ac34.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd482aaa635819205b49f2d4b0a6e6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ffdbf5c4e6a542c043902ed2efab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb304c8a57e9fe9dd9a33b5336b325.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af07cf3847d3909b8c82729d34cb8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac90ba01b929425485aa1d16e8b4b5f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16469e9fbb252ae1d7789af5607f8f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523e3e6a2036f547261aa8440d1663.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de44cb6eee7442c5e04f30115db45.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b976147d0ed94b096a489d59eee34.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f496f261097c8703ab763214c4da0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f943227218c5e1e2722327ac050777.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b98e07f026cc02199297cd2d5cb4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4d327b60cdffa7c458da1f6961fa5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a8299d2b222f94f1073805bdeaa6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19fef7ac366d5493ae56dccbc516b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd410ca60dead1c19533829d1206f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ddc8ca5aa4e6e8a61411fb0049dfc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849479c92f0a4fa3f61a6ab36746e0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>567466</v>
+        <v>570022</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>32.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>567473</v>
+        <v>570091</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>96.0</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>567527</v>
+        <v>570107</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>567534</v>
+        <v>570138</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>7.75</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>567565</v>
+        <v>570176</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>226.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>567572</v>
+        <v>570190</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>567626</v>
+        <v>570206</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>3.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>567633</v>
+        <v>570237</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>3.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>567671</v>
+        <v>570268</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>59.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>567688</v>
+        <v>570329</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>60.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>567695</v>
+        <v>570336</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>567701</v>
+        <v>570343</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>40.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>567725</v>
+        <v>570350</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>25.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>567749</v>
+        <v>570367</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>15.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>567763</v>
+        <v>570374</v>
       </c>
       <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
         <v>41</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>103.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>567794</v>
+        <v>570381</v>
       </c>
       <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
         <v>44</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>567831</v>
+        <v>570398</v>
       </c>
       <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>567855</v>
+        <v>570411</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>567862</v>
+        <v>570466</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>567909</v>
+        <v>570473</v>
       </c>
       <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>17.5</v>
+        <v>22.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>