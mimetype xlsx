--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,194 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 01:36</t>
-[...38 lines deleted...]
-    <t>MOCHILA CAMUFLADA SPORTS 14432</t>
+    <t>Lista gerada no: 01/04/2026 11:41</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-350 BARBEADOR SHAVER DIG / REC / LCD</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>MAQUINA DEPILADOR VGR V-611 - 3 EM 1</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-166 BARBA/CABELO PROFISSIONAL / LCD</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MAGEFESA MGF1238 - 2000W - 2 NIVEL - 220V</t>
+  </si>
+  <si>
+    <t>Aquecedores</t>
+  </si>
+  <si>
+    <t>MAGEFESA</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MAGEFESA MGF1662 - 800W - 2 NIVEL - 220V</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 12000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>BLACK DECKER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 18000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO BLACK+DECKER 24000BTU - 220V/60HZ - INVERTER</t>
+  </si>
+  <si>
+    <t>COPO TERMICO CAPIBARA - 1200ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>SPEAKER MEGASTAR HYJ802BT 8"/ USB / BLT / 1 MIC / A BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC SEM FIO - X-TRIKE KB-303 - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP9091 - 15.6"</t>
   </si>
   <si>
     <t>Maletas P/Notebook</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...37 lines deleted...]
-  <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>MOUSE PARA PC SATE A-513 - USB - ROSA</t>
-[...35 lines deleted...]
-    <t>BONECO PELUCIA CHAVEIRO LABUBU</t>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4014 - 15.6"</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4021 - 15.6"</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4024 - 15.6"</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR 2 EM 1 - RAF R.2821 - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP4045 - 15.6"</t>
+  </si>
+  <si>
+    <t>APARADOR PORTATIL SATE A-TK886 - REG - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>APARADOR PORTATIL SATE A-ML771 - REG - BIVOLT</t>
+  </si>
+  <si>
+    <t>TECLADO COM MOUSE SEM FIO - HAVIT KB269GCM-SP (E) - PRETO</t>
+  </si>
+  <si>
+    <t>HAVIT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ae3f4ec8489070a2e171614197e61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa129ea23e64aeacce1efb37f2dd8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfbfa07197ad042bdb68a8ec9440e8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431eef7521422cc966046374b32c91.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386727f53ed9a03e223e2a473d983f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf2a89d1bd9a439de104dcaf4cae8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a731b9f0f8e1385519aea894d82ee7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeff6832ce00e834519f891aca7c07.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08c425cc53155caff702edbc6fa9a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1534c3a065dfc51f5c72da12ea58a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ea16511b6654805bc94a0af033f22.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929482c12f5f1925d9c45516d4fae7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d30c9ea934ac181840164150c33c85.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb509029d3237c8ec88a0b2908feab3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a1e7b3318c9ed8b44febf2f2f306.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f40abd3f44967f1ad4d1867152e7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650327ecf8a8ec13dfc78546bee9d63.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fb218c671769a1a9fac91f1b3b50.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aafb7c623318293a8217ecb14e3c3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c1c418e8023e09689355d88861a0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00236210a6c19a07e31210c00c9ca04.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ddba6bbd326dcea795ad4d4cb550.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f1f7f02670e9c235355a462b41849.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb27b47e30c6135d8f6094665ab2f6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af32a363246b0a85fc9d4cf42d76a6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e20f5cd3d454c25718de3d45d7348d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b79b9fed22f6b8e58e47e88cb4c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9c9c45e15bfe0ef61874c1ef3bf6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be37ec912d413af89aa1559d538ad4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49952d2555708e1c628ebcdde49577f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0094572715d409f81e2dee32dff50a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a18ba13e6b39994f9d5b1a8b4691.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c5ca6d421a40424a55cbe07e6934.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcb194d468a173bcd308abbdf363f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d3f992edef310d527ee865fdab31.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379725d95f6fb0bac4ba556454d1dfef.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba8d6344ac49228851be012e1b020.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c6b7f5d9645048089a6c97aed6463.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31491c391f3dc333908cce35339379.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829905c1f515580feb1e24fe408ad08.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1129,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>566124</v>
+        <v>569101</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>566148</v>
+        <v>569118</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>566162</v>
+        <v>569125</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>2.8</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>566216</v>
+        <v>569149</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>566247</v>
+        <v>569156</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>15.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>566339</v>
+        <v>569163</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>566384</v>
+        <v>569170</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>4.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>566407</v>
+        <v>569187</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>566438</v>
+        <v>569200</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>566445</v>
+        <v>569316</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>3.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>566452</v>
+        <v>569323</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>566469</v>
+        <v>569347</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>3.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>566476</v>
+        <v>569354</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
         <v>33</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>3.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>566483</v>
+        <v>569361</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>5.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>566490</v>
+        <v>569378</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>13.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>566551</v>
+        <v>569385</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>125.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>566575</v>
+        <v>569415</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>566605</v>
+        <v>569422</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>268.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>566636</v>
+        <v>569439</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>5.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>566643</v>
+        <v>569460</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>