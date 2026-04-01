--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -14,92 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/04/2026 11:41</t>
-[...20 lines deleted...]
-    <t>Cuidados pessoais</t>
+    <t>Lista gerada no: 01/04/2026 12:54</t>
   </si>
   <si>
     <t>AQUECEDOR MAGEFESA MGF1238 - 2000W - 2 NIVEL - 220V</t>
   </si>
   <si>
     <t>Aquecedores</t>
   </si>
   <si>
     <t>MAGEFESA</t>
   </si>
   <si>
     <t>AQUECEDOR MAGEFESA MGF1662 - 800W - 2 NIVEL - 220V</t>
   </si>
   <si>
     <t>AR CONDICIONADO BLACK+DECKER 12000BTU - 220V/60HZ - INVERTER</t>
   </si>
   <si>
     <t>AR CONDICIONADOS</t>
   </si>
   <si>
     <t>BLACK DECKER</t>
   </si>
   <si>
     <t>AR CONDICIONADO BLACK+DECKER 18000BTU - 220V/60HZ - INVERTER</t>
   </si>
@@ -152,50 +131,77 @@
     <t>LIQUIDIFICADOR 2 EM 1 - RAF R.2821 - 220V</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
     <t>MOCHILA PARA NOTEBOOK SATE A-KP4045 - 15.6"</t>
   </si>
   <si>
     <t>APARADOR PORTATIL SATE A-TK886 - REG - BIVOLT</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
     <t>APARADOR PORTATIL SATE A-ML771 - REG - BIVOLT</t>
   </si>
   <si>
     <t>TECLADO COM MOUSE SEM FIO - HAVIT KB269GCM-SP (E) - PRETO</t>
   </si>
   <si>
     <t>HAVIT</t>
+  </si>
+  <si>
+    <t>TV 40'' SMART LED MARSON MAS40 / WIFI / DGT / AND</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MARSON</t>
+  </si>
+  <si>
+    <t>FONE/MIC MAXELL H-MIC1 - 3.5MM - UM LADO</t>
+  </si>
+  <si>
+    <t>Telefones S/Fio</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>SACA ROLHA ONIDA ON-027 - RECARREGAVEL - BIVOLT</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00236210a6c19a07e31210c00c9ca04.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ddba6bbd326dcea795ad4d4cb550.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f1f7f02670e9c235355a462b41849.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb27b47e30c6135d8f6094665ab2f6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af32a363246b0a85fc9d4cf42d76a6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e20f5cd3d454c25718de3d45d7348d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b79b9fed22f6b8e58e47e88cb4c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e9c9c45e15bfe0ef61874c1ef3bf6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be37ec912d413af89aa1559d538ad4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49952d2555708e1c628ebcdde49577f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0094572715d409f81e2dee32dff50a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a18ba13e6b39994f9d5b1a8b4691.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c5ca6d421a40424a55cbe07e6934.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcb194d468a173bcd308abbdf363f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d3f992edef310d527ee865fdab31.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379725d95f6fb0bac4ba556454d1dfef.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba8d6344ac49228851be012e1b020.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c6b7f5d9645048089a6c97aed6463.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31491c391f3dc333908cce35339379.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829905c1f515580feb1e24fe408ad08.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3222e12f231e7fb63c525da621a96e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511701d4602649b7175b98190349db2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85845677b3f552bb2ab6cb6264a9fa3e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f770acf13aa6cf0cfdcf00504dc1d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0649db21ba53f4cea6c3ebc71f5af8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5565b0911de271871a3c606e9563.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57771cdd01cb4354116204a913d54b8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b17d759fc1e400fed4179f8a2bc4c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc723818a1be3186eacf8e46b19c8d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc54c71df832cbe1bdfe84f18ea2e8c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdfe2f097c94b98709dcc38b035d9d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a023a2bc0ee09b3a088877092fc5e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70568f1648af3d3f01cbef9aaeda0fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add7520d8f166f49f37bd5e5a8ae17.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4ebd16509fd252708cca835b38885.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d2bff4cd23b8ce1f21fae85dd0dec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068404f800efa0558ed44df0b3e24c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d817f43e827cd66c0c3910984b608.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b3cf8da4864810d1dbf51a05a9a9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48bfdc9945ab41b5ae8981c08ba11b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1160,386 +1166,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>569101</v>
+        <v>569149</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>569118</v>
+        <v>569156</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>569125</v>
+        <v>569163</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>24.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>569149</v>
+        <v>569170</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>23.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>569156</v>
+        <v>569187</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>23.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>569163</v>
+        <v>569200</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>285.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>569170</v>
+        <v>569316</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>425.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>569187</v>
+        <v>569323</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>580.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>569200</v>
+        <v>569347</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>569316</v>
+        <v>569354</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>48.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>569323</v>
+        <v>569361</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>569347</v>
+        <v>569378</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>569354</v>
+        <v>569385</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
         <v>32</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>14.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>569361</v>
+        <v>569415</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>569378</v>
+        <v>569422</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>569385</v>
+        <v>569439</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>12.5</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>569415</v>
+        <v>569460</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>19.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>569422</v>
+        <v>569484</v>
       </c>
       <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
         <v>41</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>569439</v>
+        <v>569491</v>
       </c>
       <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
         <v>43</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>30.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>569460</v>
+        <v>569507</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>