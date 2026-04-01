--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -14,212 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 04:13</t>
-[...5 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
+    <t>Lista gerada no: 01/04/2026 15:14</t>
+  </si>
+  <si>
+    <t>CAMERA IP SMART GP-MINI / ICSEE / 2 ANT / BRANCO</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>MINI PROJETOR TUCANO TC-M70</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LUZ DECORATIVA SATE A-HL013</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>LUZ DECORATIVA SATE A-HL009</t>
+  </si>
+  <si>
+    <t>MARMITA INOX LUNCHBOX 11207 - 04 PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR WADFOW WLY1512 / MULTI / CARRO / CHUP</t>
+  </si>
+  <si>
+    <t>Variados Automotivo</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX LUO LU-V91 - 4K - 512GB</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX LUO LU-V92  - 4K - 512GB</t>
+  </si>
+  <si>
+    <t>MICROONDAS ELECTROBRAS EBHM-27L - 220V/50HZ</t>
+  </si>
+  <si>
+    <t>Microondas</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M15</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M136</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M132</t>
+  </si>
+  <si>
+    <t>MINI ASPIRADOR SUNLIGHT AS-228 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>ESCOVA ALISADORA VIVO STAR VS-002 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>SPEAKER RS-2301 BT / USB / TF / FM</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>BONECO PELUCIA LABUBU QUE RESPIRA - A PILHA AAA 3</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>CARGADOR ECOPOWER EP-7043 - 10W - 3 PUERTOS</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR BRITANIA BVP02L - 110V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
-    <t>FERRO A VAPOR BRITANIA BFV07 - 220V</t>
-[...128 lines deleted...]
-    <t>Speakers medios</t>
+    <t>BALAN�A PRECISAO SUNLIGHT 13302 - 200G</t>
+  </si>
+  <si>
+    <t>Balan�as de Precis�o</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ALPHASONIK AS29 - 6X9'' 500W - 3 VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ALPHASONIK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf9e733695861b335435bb59ea3a1a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a6db9534f8702ab6a30083867db1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2f346b33b5a42d8a5020e31a7288a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd6d9b8fcde4ffce8e8c98d51a0e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88901624a4fc9a80e348c60119f50ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ea641e3f5f050ac0248467a3dca6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2427f9b88855de350195c63e52dd2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd45fa0484bc2cb8a12ecb0aa55310.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117416b02d9b2aba8f819f4398de86.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16afba3844cd23675bbad64a5c1cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975fad8b112134368893728c7bd6aeb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f609032eee07483f60106dc791ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b4e6d3eeeebac822e5c737e9a946.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5874d364fa6544ea57145762124f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9a29914f787feaff6441fbe10a04.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80303aa54dd0ae1ab5fd37c5f2788ff0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28729cd1f9953622fd8b44130245ce7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df164929a7d7c42859a4b9c253e21c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc45fe90598a27fa4d2d1e21f53353.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e946d7917bbbf11328ee2ffbf72c5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2df66242d5dde185add1d9cb40353.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e6de138b63c969c8d9d5fa070474.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067832ba38f24bf1ab3c3b4fdc8ef32.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37200b61ff22787cc8572481bb0d1d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b170acfa6c57abcb1be8d910fbc8c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40748443251b0eb84becdcd8a6f3c232.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e029048fdc2de4052dc6af8c10fb2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9e28be9838331c765da5612a0b81b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03731d360370318c7b7461578e873.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c0e9c57cba2e3d001478bc7e5fbb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95acf334429e500befef3422adaeec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756190f3b1c224e83ed78a1812df786b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b677410410729e0f1a37af9c7985ab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b9d0de86cb50501a1cf0adf0834ce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478a309849630714af76c921d2eec5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa63b5cdc0387255c32aafbe653e317.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd80b946cb1512060436e90c41d2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d9964d07a410db9447d068b4d601.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758ae2e1c2a42fb5ec1822418ce9c61.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785790d7f76565d8f469a0a4f5e7a214.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>563833</v>
+        <v>566780</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>563857</v>
+        <v>566797</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>15.0</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>563864</v>
+        <v>566803</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>563888</v>
+        <v>566810</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>4.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>563895</v>
+        <v>566933</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>563918</v>
+        <v>566940</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>34.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>563932</v>
+        <v>566957</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>34.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>564045</v>
+        <v>566964</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>6.5</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>564076</v>
+        <v>567008</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>564090</v>
+        <v>567015</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>564151</v>
+        <v>567022</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>3.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>564175</v>
+        <v>567039</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>33.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>564199</v>
+        <v>567046</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>16.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>564205</v>
+        <v>567053</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>564274</v>
+        <v>567084</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>4.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>564281</v>
+        <v>567091</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>564298</v>
+        <v>567107</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>13.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>564304</v>
+        <v>567114</v>
       </c>
       <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
         <v>47</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>49.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>564342</v>
+        <v>567138</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>88.0</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>564359</v>
+        <v>567152</v>
       </c>
       <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
         <v>52</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>24.0</v>
+        <v>28.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>