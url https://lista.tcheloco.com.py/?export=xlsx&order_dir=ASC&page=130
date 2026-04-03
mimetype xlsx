--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -14,206 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 06:50</t>
-[...2 lines deleted...]
-    <t>FURADEIRA TOLSEN 79505 - 220V</t>
+    <t>Lista gerada no: 03/04/2026 06:52</t>
+  </si>
+  <si>
+    <t>RELOGIO XIAOMI BAND 9 ACTIVE M2435B1 / ROSA</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM517 7" 1 CHIPS/5G/AND"14/BLK</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>C IDEA</t>
+  </si>
+  <si>
+    <t>CAFETEIRA BRITANIA BCF19 - 18 CAFES / PRETO / 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>MICROONDAS NAPPO EM720CXX-B - 20L - 220V/60HZ - PRETO</t>
+  </si>
+  <si>
+    <t>Microondas</t>
+  </si>
+  <si>
+    <t>NAPPO</t>
+  </si>
+  <si>
+    <t>MICROONDAS NAPPO EM9P03XX - 28L - 220V/60HZ - CINZA</t>
+  </si>
+  <si>
+    <t>DRONE S199GPS - DUAL CAMERA</t>
+  </si>
+  <si>
+    <t>Drones</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>BARBEADOR WMARK NG-986 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>WMARK</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-1002 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA CORTAR CABELO/BARBA WMARK NG-325 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-119 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA CORTAR CABELO WMARK NG-2042 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-2020B - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-9009 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-134 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIO 5 EM 1 WMARK NG-1000 / 1000W / 220V</t>
+  </si>
+  <si>
+    <t>Escovas Alis/Girat</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI NW-S100D - SUB 10" B DUPLA</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ONLY WAVE MOD83 - COM MICROFONE</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>ONLY</t>
+  </si>
+  <si>
+    <t>CELULAR REALME NOTE 60X RMX3938 / 128G / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>FURADEIRA  INGCO URGH9018 - 110V- 110V</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>TOLSEN</t>
-[...125 lines deleted...]
-    <t>CONTINENTAL</t>
+    <t>INGCO</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8518 - 5W+1W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584eaed2d7d68d23b6416e11845bbfd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69d0564b86a6174e5c6e697c3e7b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0052afde6f4cb2a9ebaece573c415.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb50ecb2a7ab956c5b2f33e021d085.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b286689f7890b8cc98058054e6a151.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461a5da9a15b1685a4fb7ad2c5f915e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd2b4d86ec828c9a0889f4a1d81dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420a480bbed5d1bc9d6dff8f755477.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98225e043527ea0ebf337f523480be6e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246684671a95efe5a8701be2c467267.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d204d4013ff9e8dae4e96703b1a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c822d7bc119f6423787c33b83d14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125b056e9cd3898d1c5077e70d5419.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901485e4256e89fceeb28099b8ff2bd9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761292fac95bcc3ab64ba8a94148c7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10b017beab12956d5139f7632ecb9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4db2c78020393df7bed16ad284a10c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00931768da5ca049361c6e409539302.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f213128a37b5d4e9f35a26a747accb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74684a6b3bc76c1e0e7f66a4f28589da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b5a6f91b1dbacc21bceb20fb15ac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5ecf2ed9dfbc1ad7ee86fbcebea8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7041a8d82b9f5c043abcb987acfc83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43debf43495ff46f7ef21e63ab98c1a5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192ee3a995c4cf6580d5aa0b19fb04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512af9e5a68522df92cf050f784a27.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0e54bf294c2602293d29809e2a36.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771048e9ac7ed4ac2b5b96799d4c4cdb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedbfaee955f054ef6a6368124d67ca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83a56373e36569d13550752fc3883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271a45c3285887e6ec54648289c213.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e3fbf5271f44025f5e5ae4af3af0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be402e8ee700b9b028006c20184e761.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323eb4085be92cc19d328ef69d587ec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c527a2c569c3269e4a803a67bc9f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f236d4d2a41b01257d7f3cacf368b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bea9f47142502e59269568a135567c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e12db319dea9609424c6ca63b327.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f81c2a92e76e037707ae006f76a51.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfd508a2911bf96a400725098c9c9c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>561914</v>
+        <v>565004</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>561945</v>
+        <v>565103</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>561969</v>
+        <v>565295</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>561990</v>
+        <v>565318</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>139.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>562058</v>
+        <v>565325</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>7.75</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>562065</v>
+        <v>565332</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>77.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>562072</v>
+        <v>565349</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>6.5</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>562140</v>
+        <v>565363</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>75.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>562157</v>
+        <v>565370</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>5.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>562188</v>
+        <v>565387</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>11.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>562195</v>
+        <v>565394</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>29.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>562225</v>
+        <v>565417</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>7.5</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>562287</v>
+        <v>565424</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>4.7</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>562317</v>
+        <v>565431</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>5.2</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>562331</v>
+        <v>565455</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>9.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>562355</v>
+        <v>565509</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F17" s="3">
         <v>23.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>562386</v>
+        <v>565615</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>562393</v>
+        <v>565653</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>562423</v>
+        <v>565677</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>92.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>562430</v>
+        <v>565707</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>