--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,185 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 08:00</t>
-[...29 lines deleted...]
-    <t>SANDUICHERA BRITANIA CROME INOX - 110V</t>
+    <t>Lista gerada no: 01/04/2026 20:42</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR NOBEL HOME NH-00314 / 2L / 5000W / 220V / VERMELHO</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR NOBEL HOME NH-00314 / 2L / 5000W / 220V / BRANCO</t>
+  </si>
+  <si>
+    <t>BATERIA PARA PATINETE FOSTON 10.400MAH</t>
+  </si>
+  <si>
+    <t>Acess�rio para patinete</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-665 / BLT / USB / SD / FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>COPO TERMICO COFFE DIGITAL HENGDA YQ10286 - 500ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO XIAOMI M2413E1 COM FIO TIPO-C - BRANCO</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO XIAOMI REDMI BUDS 6 PLAY - PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>WAFFLERA RAF R.519 - 220V</t>
+  </si>
+  <si>
+    <t>Wafflera</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MAQUINA DE FAZER BOLO RAF R.248 - 220V</t>
   </si>
   <si>
     <t>Sanduicheiras / Tostadores</t>
   </si>
   <si>
-    <t>BRITANIA</t>
-[...50 lines deleted...]
-    <t>PLACA INFRARROJA MEGASTAR ER68 - 220V</t>
+    <t>TABLET XIAOMI REDMI PAD 2 - 11" - 128GB/4GB - CINZA</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>CADEADO CARTELA 25MM -  12 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>PAINEL LED "ABIERTO" 19251 - 480*250MM</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART A58 PLUS - KIT DE RELOGIOS + ACESSORIOS</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER ELECTROBRAS EBAF-65D / 6.5L / 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2266 / USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2272 / USB / SD / FM / BLT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>FOGAO HOT PLATE PARA ARGUILE MAXTOP MP-2303 - 220V</t>
   </si>
   <si>
     <t>Fogoes</t>
   </si>
   <si>
-    <t>MEGASTAR</t>
-[...20 lines deleted...]
-    <t>CELULAR XIAOMI POCO C71 / 64GB / 3 RAM / PRETO</t>
+    <t>HOT PLATE</t>
+  </si>
+  <si>
+    <t>ESTETOSCOPIO PROSPER P-4516 - PRETO</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Bra�o</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - CINZA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26b179473a7187dfb618f75b70227.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd59589f30b8a55d61c13b5115edd3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998ac6a9076085287984ab909eb60de.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a27ee161f3eab9dca7f830f56ea06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803effbab7813afa0b3198d5b158cd8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610ec02c966c427103741d0a510935.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e595b3699acdfbf44d04381795964e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddada0827e88d54186c2772665bc1b2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255bbd878bf538522ce32418ec25225.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d727db9ec9e1869e66c9b41e2cc4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fdc27c1d5a4de0204dd1c325fc199.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72f5a1cce1fb6a2296aaa563d6adb4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a51a254c27b70febc9644d9f0b662.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccf7d5bef3726e77f63e111a827169.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc810853b0ca565efe0d909ed59e4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2947da3a2f39913109be83b2a87ef.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf54fd78524e293c1a4018ca8a4c37.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2256ccae77bfac8e92bf63f7499c9fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5975f856ebec3d68f9fa70d824e95.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447fa76a756237a8f543faf4f05cca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6a235d3652b4690d9ad7bba924a2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92662912c6f138a70954d3f0c0480f0e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e138f119a1478ad4b0321d9c7e9c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11add0eb8735e26c283968d69b9bd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e272dfc58a1f86c83b89dd41d2d9d6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142946677b6f3669a02ca22fdfeca9b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0023961d855e8d1b4d602c7b3539c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed82241b799c741f01a5d4738d0d9c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b996e65d45fe0fc9e5f0843cf08935.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d21686667ebe93275ca0bad28581.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91598fb7f7af5513e067f598694f8f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb136aac84b3731193b88f7c389c71.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84d0c775dc579a675189bb6752fef9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf32b245fc1622bcdb68deef2dabb0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337956f2af27612366af48cb3acdb9f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67869da15b1b146f6e003d75f5c98.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de475cf383f37e81412bb4576c229.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621332aed1be5e09461af4f565d171a6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c899ea9201b9d2fe8d0248a4cc4d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b922a6a70f9332d320498acb820a11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>561020</v>
+        <v>563925</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>561037</v>
+        <v>563932</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>561044</v>
+        <v>563963</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>561051</v>
+        <v>564038</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>561075</v>
+        <v>564045</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>561082</v>
+        <v>564069</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>227.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>561136</v>
+        <v>564076</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>561150</v>
+        <v>564199</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>561167</v>
+        <v>564205</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>561174</v>
+        <v>564243</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>8.0</v>
+        <v>153.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>561181</v>
+        <v>564274</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>75.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>561198</v>
+        <v>564281</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>75.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>561204</v>
+        <v>564298</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>89.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>561211</v>
+        <v>564304</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>89.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>561228</v>
+        <v>564335</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>89.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>561273</v>
+        <v>564342</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>19.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>561341</v>
+        <v>564373</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
         <v>7.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>561471</v>
+        <v>564427</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>1.3</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>561518</v>
+        <v>564441</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>561532</v>
+        <v>564458</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>73.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>