--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,194 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 11:00</t>
-[...2 lines deleted...]
-    <t>RELOGIO DE PAREDE SATE AC-T7042 / BRANCO / ELETRICO</t>
+    <t>Lista gerada no: 02/04/2026 00:53</t>
+  </si>
+  <si>
+    <t>BONECO PELUCIA STITCH QUE RESPIRA - A PILHA AAA 3 - ROSA</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C71 / 64GB / 3 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C71 64GB / 3 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C71 / 128GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO C71 / 128GB / 4 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 64GB / 3 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>PROCESSADOR RAF R.7021 3L / 1000W / 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>CABO 3X1 ECOPOWER EP-6051 / USB A TIPO C - V8 - IPHONE</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER XIAOMI BHR8588 - 6L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>CARREGADOR XIAOMI MDY-14-EE / 120W / USB-A - TIPO C</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>FECHADURA ELETRONICA HYE-630A</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL DC-403 44MP /16X / 2.4" / VERDE</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>B�SSOLA COMPASS OM20780</t>
   </si>
   <si>
     <t>Relogio de parede e mesa</t>
   </si>
   <si>
-    <t>SATE</t>
-[...101 lines deleted...]
-    <t>LAVA JATO PORTATIL MEGASTAR LA-002 - 108PS</t>
+    <t>CELULAR XIAOMI POCO X7 PRO 5G / 512GB / 12 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>FURADEIRA TOLSEN 79505 - 220V</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>JARRA ELETRICA MEGASTAR TM8902A - 220V</t>
-[...5 lines deleted...]
-    <t>JARRA ELETRICA MEGASTAR TM8902R - 220V</t>
+    <t>TOLSEN</t>
+  </si>
+  <si>
+    <t>CELULAR LUO LU-M16 WALKIE-TALKIE / DUAL SIM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR MANUAL LUO LU-4957</t>
+  </si>
+  <si>
+    <t>HD SSD KINGSTON 960GB / SA400S37</t>
+  </si>
+  <si>
+    <t>HDs</t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>KIT FORMA DE BOLO REDONDA F7-235 - 3 PCS</t>
+  </si>
+  <si>
+    <t>Forma de bolos</t>
+  </si>
+  <si>
+    <t>MIXER RAF R.789Y - 300W - BEIGE - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572683a6d6f8ad10ea7ba05eba0dd687.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a238170941090f4da9488467aee249.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf9fe419d39cc9635c334671cfe3a2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237cc25c9589c008d12a8836f9004ee.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277eb52d99b8867f90cfa5f1036e259.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb8719ccac49173a9c3e108048df58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b9e0091cf4c4feffaa53f56e3e01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed268865bbdba880ffff9e22f53cf9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18257ebdc2135651e296707482c451.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed77d7267946e9431f210b242c55f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdfd587c22bed090c72973035667d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ce682fb23dcddb7cda88851e6b42b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6054ca7d9ddc8012bac99934435ccf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34d409f91b8f32b114ae79c562de2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849970d22cd0623317d3a59157ee2a02.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f8d8ad81ea20fa679d469c491c94.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e531782964ca7c5b0a86f2ddecb6be.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa9c78eba21001eb5af9504a94c4f9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c57418017f839727196c70b6efaa6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f068229dcded295068a00317fc703aa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8665672abf952cb058cf77cbb9c6c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd98a3a41555158258d1c417c1a21d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47176e40666f6baffa34efe2a9fc86e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457eba410cada68b07eb4e8ab56e23f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdccc486b1c1a5c7a719e1ca43f59d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f24bccc878264aa17904af04a11e55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635eecf4a889c7974bc5af0970eb623.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d90f77150cba386ff99dc5f656e32.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f387670d79f6a42c979dfcbbfb5ca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a8c10d883c76fb978967a6fb5c78.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722fbfdba645cd28e68f323b17615eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a944904f9a0fda9b4ec3915e07faf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5b6d34a759d249b50154bfa5a4f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a318dca26c602569cd89b9aa5bc175.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a5c7383cd4444ffbce82208226fc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba92bcd437ae1a6c7da2f8ed59511.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234395885a9a25410a894538af3488ba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17c5c63240ef28853aa84fa797fbb1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec218f47d03fdb79c653c8a4bd116.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570efb0adb5a71e0ba0d7499aee07f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>558488</v>
+        <v>561518</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>558518</v>
+        <v>561532</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>558525</v>
+        <v>561549</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>20.5</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>558549</v>
+        <v>561556</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>558631</v>
+        <v>561563</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>14.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>558648</v>
+        <v>561570</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>5.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>558655</v>
+        <v>561594</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>558679</v>
+        <v>561600</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>558693</v>
+        <v>561716</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>558716</v>
+        <v>561723</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>9.9</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>558723</v>
+        <v>561785</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>14.9</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>558730</v>
+        <v>561808</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>15.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>558747</v>
+        <v>561822</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>9.75</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>558754</v>
+        <v>561884</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>14.75</v>
+        <v>367.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>558761</v>
+        <v>561914</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>9.75</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>558778</v>
+        <v>561945</v>
       </c>
       <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
         <v>39</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>13.75</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>558785</v>
+        <v>561969</v>
       </c>
       <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
         <v>40</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>558792</v>
+        <v>561990</v>
       </c>
       <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" t="s">
         <v>43</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>44</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>29.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>558808</v>
+        <v>562058</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
         <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>8.0</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>558815</v>
+        <v>562072</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3">
-        <v>8.0</v>
+        <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>